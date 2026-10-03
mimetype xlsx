--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8b9d4aafbac4962" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dbb8a1b57624729" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R756fdde9364a4d52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23e0f6b46ba4494d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re58f53192e094336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R756fdde9364a4d52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba63be34426e4583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23e0f6b46ba4494d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7Up1Down</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JMY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>185,006</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>184,756</x:t>
-[...269 lines deleted...]
-          <x:t>184,357</x:t>
+          <x:t>184,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,489</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>187,330</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>187,204</x:t>
-[...107 lines deleted...]
-          <x:t>186,095</x:t>
+          <x:t>185,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,696</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>