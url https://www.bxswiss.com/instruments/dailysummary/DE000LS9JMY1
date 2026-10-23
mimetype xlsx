--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dbb8a1b57624729" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7482047982884269" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23e0f6b46ba4494d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1425c878d8d04b37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba63be34426e4583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23e0f6b46ba4494d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37b0bc41132f46f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1425c878d8d04b37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7Up1Down</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JMY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>184,357</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,489</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>187,330</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>187,204</x:t>
-[...119 lines deleted...]
-          <x:t>187,599</x:t>
+          <x:t>185,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>186,301</x:t>
-[...382 lines deleted...]
-          <x:t>183,696</x:t>
+          <x:t>190,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,911</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>