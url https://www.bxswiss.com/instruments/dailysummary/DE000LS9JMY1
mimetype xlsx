--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5d0ad7402e34e93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3db06b4a28554e44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89f5517851c54266"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48e4533c641048cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf60df0500a6d493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89f5517851c54266" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re30543520949496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48e4533c641048cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7Up1Down</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JMY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>183,555</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,426</x:t>
-        </x:is>
-[...538 lines deleted...]
-          <x:t>183,922</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>