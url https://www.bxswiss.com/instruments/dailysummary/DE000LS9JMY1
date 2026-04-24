--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3db06b4a28554e44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf87c4ca678334142" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48e4533c641048cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a26028e627745a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re30543520949496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48e4533c641048cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fef1871271d42b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a26028e627745a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7Up1Down</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JMY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>