--- v7 (2026-04-24)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf87c4ca678334142" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc9fd1cf68c84660" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a26028e627745a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbf777db544b4be7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fef1871271d42b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a26028e627745a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0c940915f664185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbf777db544b4be7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7Up1Down</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JMY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>186,428</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>