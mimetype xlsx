--- v8 (2026-06-13)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc9fd1cf68c84660" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b0c92bdc0da4162" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbf777db544b4be7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R633f5a37db514e4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0c940915f664185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbf777db544b4be7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcceb8886a7ef4470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R633f5a37db514e4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7Up1Down</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JMY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,859</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>