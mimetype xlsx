--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b0c92bdc0da4162" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba1ff76aa0424e3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R633f5a37db514e4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R471e67e622fb4d15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcceb8886a7ef4470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R633f5a37db514e4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9eaa71d9eab64a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R471e67e622fb4d15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7Up1Down</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JMY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>