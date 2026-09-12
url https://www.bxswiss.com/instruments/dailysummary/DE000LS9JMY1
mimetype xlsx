--- v10 (2026-08-03)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba1ff76aa0424e3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8b9d4aafbac4962" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R471e67e622fb4d15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R756fdde9364a4d52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9eaa71d9eab64a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R471e67e622fb4d15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re58f53192e094336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R756fdde9364a4d52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7Up1Down</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JMY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...338 lines deleted...]
-          <x:t>187,119</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,478</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>189,960</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>