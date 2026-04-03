--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc04562a12bc4ee3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d7ffaf4c4004736" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R684d61cfaf0e4885"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77bb571dc67444fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74b4302696814857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R684d61cfaf0e4885" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84af3b03209c469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77bb571dc67444fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte - Abonkow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JMX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>202,175</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,596</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>198,653</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>