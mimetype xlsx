--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d7ffaf4c4004736" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9ae8aa921d54b51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77bb571dc67444fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92906184afab4407"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84af3b03209c469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77bb571dc67444fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d441014993840ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92906184afab4407" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte - Abonkow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JMX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,866</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>