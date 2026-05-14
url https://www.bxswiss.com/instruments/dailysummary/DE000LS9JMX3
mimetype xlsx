--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9ae8aa921d54b51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebce866722ed465a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92906184afab4407"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb45b27b9835e49d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d441014993840ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92906184afab4407" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dbf249a65da4c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb45b27b9835e49d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte - Abonkow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JMX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,638</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>