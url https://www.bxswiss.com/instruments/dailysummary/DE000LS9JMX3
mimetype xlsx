--- v8 (2026-05-14)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebce866722ed465a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eb67e9ac162485e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb45b27b9835e49d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e8d7d82e1c34309"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dbf249a65da4c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb45b27b9835e49d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb61f309b92b84ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e8d7d82e1c34309" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte - Abonkow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JMX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>