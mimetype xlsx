--- v9 (2026-06-05)
+++ v10 (2026-07-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eb67e9ac162485e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55d8edde70a54f48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e8d7d82e1c34309"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red94c2f482364eae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb61f309b92b84ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e8d7d82e1c34309" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc97c685a1ff14c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red94c2f482364eae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte - Abonkow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JMX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>230,736</x:t>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>