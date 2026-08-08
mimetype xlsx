--- v10 (2026-07-19)
+++ v11 (2026-08-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55d8edde70a54f48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5b773d60b7845e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red94c2f482364eae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1037e298c1d44b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc97c685a1ff14c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red94c2f482364eae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R815f1b3706e54894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1037e298c1d44b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte - Abonkow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JMX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>