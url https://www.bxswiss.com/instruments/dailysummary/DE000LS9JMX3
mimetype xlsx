--- v11 (2026-08-08)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5b773d60b7845e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93f05acb2b664c5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1037e298c1d44b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25e2aed267e3412d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R815f1b3706e54894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1037e298c1d44b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8df0b447c5304d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25e2aed267e3412d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte - Abonkow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JMX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>