--- v12 (2026-08-29)
+++ v13 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93f05acb2b664c5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc62f12e496a41e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25e2aed267e3412d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56be41fb3b8240ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8df0b447c5304d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25e2aed267e3412d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1039943ec66d4f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56be41fb3b8240ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte - Abonkow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JMX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>237,015</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,485</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...474 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,522</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>