--- v13 (2026-09-19)
+++ v14 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc62f12e496a41e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb349570a1f314799" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56be41fb3b8240ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9961a8aeffe4449f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1039943ec66d4f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56be41fb3b8240ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R602eede046854414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9961a8aeffe4449f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte - Abonkow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JMX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...640 lines deleted...]
-          <x:t>238,522</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>