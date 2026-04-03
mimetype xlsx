--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79c5464b98c349b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41b48e0c8abd4706" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e6e70c21b8d4537"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49c92ee5def54886"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R964809f4fc234c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e6e70c21b8d4537" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5a7e389d7f142c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49c92ee5def54886" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Versicherungswerte Global 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JM75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...161 lines deleted...]
-          <x:t>18.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>279,511</x:t>
-[...468 lines deleted...]
-          <x:t>272,240</x:t>
+          <x:t>282,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>