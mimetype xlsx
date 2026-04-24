--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41b48e0c8abd4706" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda8ac5bd6db94388" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49c92ee5def54886"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7166c06c095d471c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5a7e389d7f142c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49c92ee5def54886" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4acf51dcf6724771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7166c06c095d471c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Versicherungswerte Global 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JM75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>