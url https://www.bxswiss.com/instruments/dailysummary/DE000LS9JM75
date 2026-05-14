--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda8ac5bd6db94388" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re15b114d0119404f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7166c06c095d471c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84f205c8a52b454d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4acf51dcf6724771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7166c06c095d471c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e259bff00e04ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84f205c8a52b454d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Versicherungswerte Global 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JM75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,101</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>