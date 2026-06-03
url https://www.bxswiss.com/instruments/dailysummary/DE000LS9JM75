--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re15b114d0119404f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re62fdc8b6bfa4802" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84f205c8a52b454d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ccf6df8fde648e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e259bff00e04ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84f205c8a52b454d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76700fea91a84859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ccf6df8fde648e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Versicherungswerte Global 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JM75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>