--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re62fdc8b6bfa4802" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45663f2d655a41cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ccf6df8fde648e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d7b3f56ce2f4e1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76700fea91a84859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ccf6df8fde648e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9abaa0714fc046cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d7b3f56ce2f4e1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Versicherungswerte Global 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JM75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>