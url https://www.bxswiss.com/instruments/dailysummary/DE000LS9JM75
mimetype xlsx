--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45663f2d655a41cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dd778fa18874a0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d7b3f56ce2f4e1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90a9028018c2422c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9abaa0714fc046cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d7b3f56ce2f4e1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56d76b2886084e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90a9028018c2422c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Versicherungswerte Global 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JM75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>