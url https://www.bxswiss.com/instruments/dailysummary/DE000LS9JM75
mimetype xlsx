--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dd778fa18874a0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb02508bb3bc34f7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90a9028018c2422c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d93b17eb31e4226"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56d76b2886084e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90a9028018c2422c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R709c8d0a22814c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d93b17eb31e4226" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Versicherungswerte Global 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JM75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>