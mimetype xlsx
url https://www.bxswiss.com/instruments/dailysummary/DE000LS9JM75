--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb02508bb3bc34f7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dc1dca66dec479d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d93b17eb31e4226"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0870c799f1204cbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R709c8d0a22814c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d93b17eb31e4226" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aaf70c969da4c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0870c799f1204cbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Versicherungswerte Global 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JM75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>