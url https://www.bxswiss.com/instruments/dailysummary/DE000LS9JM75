--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dc1dca66dec479d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b0b6779ff314922" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0870c799f1204cbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66f7197312ad4da7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aaf70c969da4c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0870c799f1204cbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ed93187f2e74dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66f7197312ad4da7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Versicherungswerte Global 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JM75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>