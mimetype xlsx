--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b0b6779ff314922" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d9bfe0e206c4055" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66f7197312ad4da7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd00b766a4a404131"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ed93187f2e74dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66f7197312ad4da7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a6ba07274614c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd00b766a4a404131" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Versicherungswerte Global 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JM75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>