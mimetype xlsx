--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d9bfe0e206c4055" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref53b36cd24a48dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd00b766a4a404131"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5339e28822bd489a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a6ba07274614c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd00b766a4a404131" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a9e71fbad27411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5339e28822bd489a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Versicherungswerte Global 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JM75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...68 lines deleted...]
-          <x:t>316,006</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...559 lines deleted...]
-          <x:t>303,065</x:t>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,859</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>