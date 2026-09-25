--- v11 (2026-09-04)
+++ v12 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae0888d9d1504dbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c892e8fd35f4976" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0e34355bfe44133"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R093f2c2d342a4e4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5694906b7be44172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0e34355bfe44133" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18672e0f34b24891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R093f2c2d342a4e4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality fundamental Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,396</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>