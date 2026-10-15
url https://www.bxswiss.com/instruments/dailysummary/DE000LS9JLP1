--- v12 (2026-09-25)
+++ v13 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c892e8fd35f4976" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4807697eed084c95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R093f2c2d342a4e4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4fa8b9749dd436a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18672e0f34b24891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R093f2c2d342a4e4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37dfc811cfd242b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4fa8b9749dd436a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality fundamental Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>177,423</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>177,173</x:t>
-[...625 lines deleted...]
-          <x:t>178,107</x:t>
+          <x:t>178,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>