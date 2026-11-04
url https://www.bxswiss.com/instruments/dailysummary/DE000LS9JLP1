--- v13 (2026-10-15)
+++ v14 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4807697eed084c95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafa3539f38f34382" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4fa8b9749dd436a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c6e5b0ee48b4276"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37dfc811cfd242b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4fa8b9749dd436a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcad248b6c18e4c38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c6e5b0ee48b4276" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality fundamental Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>