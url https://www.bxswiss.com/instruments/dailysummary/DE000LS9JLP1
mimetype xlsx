--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94dbc978605f499e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R767740cda5fc40c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1777100e14014b4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06b4bee332954498"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7b966e6a87a4ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1777100e14014b4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf675880776d40f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06b4bee332954498" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality fundamental Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>