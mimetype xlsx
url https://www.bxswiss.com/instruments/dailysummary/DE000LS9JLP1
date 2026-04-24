--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R767740cda5fc40c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R364e4a2abf1b47c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06b4bee332954498"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c2e8feb21d24e58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf675880776d40f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06b4bee332954498" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3b2b8b8934140c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c2e8feb21d24e58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality fundamental Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>