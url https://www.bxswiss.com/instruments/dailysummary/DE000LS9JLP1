--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R364e4a2abf1b47c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3d9c3c17fe04b9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c2e8feb21d24e58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R023100742799425f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3b2b8b8934140c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c2e8feb21d24e58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84d43ae5a58a496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R023100742799425f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality fundamental Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>