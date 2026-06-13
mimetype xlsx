--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3d9c3c17fe04b9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R640acd023f7341e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R023100742799425f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b6ec74b0acc4f91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84d43ae5a58a496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R023100742799425f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R506a84a0ceb84c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b6ec74b0acc4f91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality fundamental Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>166,693</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>165,973</x:t>
-[...38 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>166,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>164,987</x:t>
-[...333 lines deleted...]
-          <x:t>164,798</x:t>
+          <x:t>164,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>