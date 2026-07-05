--- v7 (2026-06-13)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R640acd023f7341e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbafeef62f5e45ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b6ec74b0acc4f91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31ada82ddfc84b9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R506a84a0ceb84c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b6ec74b0acc4f91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad4d0f488fd3411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31ada82ddfc84b9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality fundamental Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>165,298</x:t>
-[...279 lines deleted...]
-          <x:t>166,630</x:t>
+          <x:t>163,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>