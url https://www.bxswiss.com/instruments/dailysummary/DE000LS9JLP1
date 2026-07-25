--- v8 (2026-07-05)
+++ v9 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbafeef62f5e45ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb25a8de63f7e44cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31ada82ddfc84b9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbbfb41662cc4412"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad4d0f488fd3411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31ada82ddfc84b9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e5c05f5a84844ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbbfb41662cc4412" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality fundamental Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>166,891</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>166,630</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>165,492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,813</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,192</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>