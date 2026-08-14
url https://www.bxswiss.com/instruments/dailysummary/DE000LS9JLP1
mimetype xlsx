--- v9 (2026-07-25)
+++ v10 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb25a8de63f7e44cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5d916a3cc7945b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbbfb41662cc4412"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11e8d3ef6fb7409a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e5c05f5a84844ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbbfb41662cc4412" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19bbdb85d2c94026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11e8d3ef6fb7409a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality fundamental Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>170,381</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>170,126</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>168,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,513</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>