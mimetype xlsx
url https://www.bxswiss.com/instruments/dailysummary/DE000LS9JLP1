--- v10 (2026-08-14)
+++ v11 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5d916a3cc7945b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae0888d9d1504dbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11e8d3ef6fb7409a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0e34355bfe44133"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19bbdb85d2c94026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11e8d3ef6fb7409a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5694906b7be44172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0e34355bfe44133" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality fundamental Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>176,260</x:t>
-[...143 lines deleted...]
-        <x:is>
           <x:t>176,677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,977</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>