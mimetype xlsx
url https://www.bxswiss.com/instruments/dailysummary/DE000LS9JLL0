--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re703b7d51b3e4762" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46ad8b52472a43f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc885160550f4489a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65679daba47c4ea8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d6493f2592a42b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc885160550f4489a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R983353716ae645ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65679daba47c4ea8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuer Megatrend "Fracking"</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>157,229</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,861</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>155,389</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>