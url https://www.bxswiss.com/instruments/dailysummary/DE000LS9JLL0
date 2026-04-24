--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46ad8b52472a43f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd1607d70d114124" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65679daba47c4ea8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5030395deba04863"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R983353716ae645ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65679daba47c4ea8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d7144e674754c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5030395deba04863" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuer Megatrend "Fracking"</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>