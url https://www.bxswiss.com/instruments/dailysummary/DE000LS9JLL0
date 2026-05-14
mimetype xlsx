--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd1607d70d114124" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaf76b0000a341c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5030395deba04863"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc22c609cbc140a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d7144e674754c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5030395deba04863" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0e2ecaa0b574e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc22c609cbc140a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuer Megatrend "Fracking"</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>