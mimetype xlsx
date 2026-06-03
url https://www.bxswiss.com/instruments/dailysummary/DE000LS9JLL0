--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaf76b0000a341c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd949fbab1ed4c50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc22c609cbc140a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1637c93d1df24ac7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0e2ecaa0b574e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc22c609cbc140a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5323cede444a439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1637c93d1df24ac7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuer Megatrend "Fracking"</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,829</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>