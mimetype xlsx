--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd949fbab1ed4c50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8621e2b051024980" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1637c93d1df24ac7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46862ddeef1249ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5323cede444a439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1637c93d1df24ac7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5160e330e11d4a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46862ddeef1249ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuer Megatrend "Fracking"</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>