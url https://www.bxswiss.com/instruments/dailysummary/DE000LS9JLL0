--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8621e2b051024980" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe17c7f5da294b3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46862ddeef1249ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf348193dc864492a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5160e330e11d4a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46862ddeef1249ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfca1cd19af14cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf348193dc864492a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuer Megatrend "Fracking"</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>