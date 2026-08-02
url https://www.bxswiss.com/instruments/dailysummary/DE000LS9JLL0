--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe17c7f5da294b3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74ae75bc634f4d16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf348193dc864492a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b85214f67de4165"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfca1cd19af14cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf348193dc864492a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce74154c53334eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b85214f67de4165" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuer Megatrend "Fracking"</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>