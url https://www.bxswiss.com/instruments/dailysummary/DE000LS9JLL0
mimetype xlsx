--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74ae75bc634f4d16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7de7b24358dc4fd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b85214f67de4165"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bdc3900f467418b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce74154c53334eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b85214f67de4165" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4a0e4753a434ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bdc3900f467418b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuer Megatrend "Fracking"</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>