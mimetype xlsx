--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7de7b24358dc4fd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3a6f7f0cc1d4b53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bdc3900f467418b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R371c3f04108c4f55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4a0e4753a434ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bdc3900f467418b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3279df2dad947a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R371c3f04108c4f55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuer Megatrend "Fracking"</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,617</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>