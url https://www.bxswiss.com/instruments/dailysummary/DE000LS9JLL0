--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3a6f7f0cc1d4b53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f07870d1bde4a36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R371c3f04108c4f55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfff58f89aa194df9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3279df2dad947a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R371c3f04108c4f55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R857e29fa0e0f45e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfff58f89aa194df9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuer Megatrend "Fracking"</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>178,585</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>178,154</x:t>
-[...178 lines deleted...]
-          <x:t>171,471</x:t>
+          <x:t>174,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,256</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>175,688</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>