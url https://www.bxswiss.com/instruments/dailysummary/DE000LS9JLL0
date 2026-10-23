--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f07870d1bde4a36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c99cee1078d44e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfff58f89aa194df9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1279f505702144df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R857e29fa0e0f45e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfff58f89aa194df9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d52c6f2ee7e4f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1279f505702144df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neuer Megatrend "Fracking"</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>