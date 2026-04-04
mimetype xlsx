--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f49da9789144b0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6768695f4ce4e8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R489daefb54e44adc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree525c51354c436b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03499c502e444ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R489daefb54e44adc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R205159334c424cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree525c51354c436b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...328 lines deleted...]
-          <x:t>263,900</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>262,612</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>265,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,838</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>