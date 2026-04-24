--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6768695f4ce4e8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b2b0f5270624267" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree525c51354c436b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb96b7cd8b4dc4ee8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R205159334c424cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree525c51354c436b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54c7eec91b1c4495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb96b7cd8b4dc4ee8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...350 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>258,568</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>261,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,609</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,794</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>