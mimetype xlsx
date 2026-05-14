--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b2b0f5270624267" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07036368688a424b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb96b7cd8b4dc4ee8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde25cf3a0b7a4f25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54c7eec91b1c4495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb96b7cd8b4dc4ee8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf75ec87315904371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde25cf3a0b7a4f25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>