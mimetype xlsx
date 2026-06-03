--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07036368688a424b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a30b90206fb4027" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde25cf3a0b7a4f25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f53cfaf44cf4fda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf75ec87315904371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde25cf3a0b7a4f25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7adcca67d6c64419" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f53cfaf44cf4fda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>