--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a30b90206fb4027" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R390da1e7df3844d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f53cfaf44cf4fda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd425f1eae8b7423d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7adcca67d6c64419" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f53cfaf44cf4fda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65d6436da0a04d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd425f1eae8b7423d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,984</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>