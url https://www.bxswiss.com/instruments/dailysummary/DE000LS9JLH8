--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R390da1e7df3844d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R886f5261713742c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd425f1eae8b7423d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc79b5ab6a724b6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65d6436da0a04d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd425f1eae8b7423d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5441592338a84031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc79b5ab6a724b6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>