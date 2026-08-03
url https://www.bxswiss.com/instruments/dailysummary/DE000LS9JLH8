--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R886f5261713742c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R467e9370f12f4ea3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc79b5ab6a724b6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0c979164e864ea8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5441592338a84031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc79b5ab6a724b6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf33425acc109428f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0c979164e864ea8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>