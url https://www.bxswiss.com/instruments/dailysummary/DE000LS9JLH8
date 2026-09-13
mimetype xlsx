--- v13 (2026-08-03)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R467e9370f12f4ea3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3e6a43944c74012" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0c979164e864ea8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fbe56ae8bb94a24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf33425acc109428f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0c979164e864ea8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34da45f86e584a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fbe56ae8bb94a24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>291,826</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>