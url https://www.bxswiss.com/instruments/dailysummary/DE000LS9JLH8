--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3e6a43944c74012" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c66e223d48c4558" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fbe56ae8bb94a24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fe4e2a9fee043d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34da45f86e584a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fbe56ae8bb94a24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raff9ab1161ca4321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fe4e2a9fee043d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>