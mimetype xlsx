--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c66e223d48c4558" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f450b83e80e4649" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fe4e2a9fee043d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R948ede3de31b4ff5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raff9ab1161ca4321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fe4e2a9fee043d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ea0975cc48246dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R948ede3de31b4ff5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...95 lines deleted...]
-          <x:t>307,749</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...532 lines deleted...]
-          <x:t>303,948</x:t>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>