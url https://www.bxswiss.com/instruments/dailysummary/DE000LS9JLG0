--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9993c846333245ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra35e48d6bebb49ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e85a66a8ff84cbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ebfc59802734a5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R189291a45a4e4b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e85a66a8ff84cbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb72e5c00a56b4391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ebfc59802734a5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bargain Hunter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>