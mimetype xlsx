--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra35e48d6bebb49ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1cd6747b1594d96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ebfc59802734a5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc6b7d9e647b4fb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb72e5c00a56b4391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ebfc59802734a5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R115185860195411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc6b7d9e647b4fb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bargain Hunter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>