--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1cd6747b1594d96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc189f6def13a4e9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc6b7d9e647b4fb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9602a33213084192"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R115185860195411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc6b7d9e647b4fb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R973d73b8e07045b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9602a33213084192" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bargain Hunter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>