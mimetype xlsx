--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc189f6def13a4e9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59b6b51f02344aeb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9602a33213084192"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5bfa5aa204241ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R973d73b8e07045b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9602a33213084192" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5df45b9e62ba4420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5bfa5aa204241ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bargain Hunter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>