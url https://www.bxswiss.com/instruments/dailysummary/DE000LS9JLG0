--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59b6b51f02344aeb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7d720ad13ba456f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5bfa5aa204241ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R319aa70f89ed4f68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5df45b9e62ba4420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5bfa5aa204241ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32994e2678654e8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R319aa70f89ed4f68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bargain Hunter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...279 lines deleted...]
-          <x:t>305,330</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,333</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...246 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,182</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>