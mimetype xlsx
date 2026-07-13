--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7d720ad13ba456f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00c039e15cb8446e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R319aa70f89ed4f68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2b49877434f45b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32994e2678654e8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R319aa70f89ed4f68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d948da7776247c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2b49877434f45b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bargain Hunter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>