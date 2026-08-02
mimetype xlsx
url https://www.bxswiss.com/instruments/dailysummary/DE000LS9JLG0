--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00c039e15cb8446e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dabe97f1d1e4fb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2b49877434f45b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38164c1a84fc4e89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d948da7776247c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2b49877434f45b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd109a9af9abf4be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38164c1a84fc4e89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bargain Hunter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>