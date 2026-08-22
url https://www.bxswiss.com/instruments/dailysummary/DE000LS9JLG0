--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dabe97f1d1e4fb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64d1c832325c4dc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38164c1a84fc4e89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8de3ea7e2cc246e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd109a9af9abf4be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38164c1a84fc4e89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44dad5e5836f4823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8de3ea7e2cc246e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bargain Hunter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>