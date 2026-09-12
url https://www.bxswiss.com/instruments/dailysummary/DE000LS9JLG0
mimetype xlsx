--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64d1c832325c4dc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23fbe897e22f4a44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8de3ea7e2cc246e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc753d19aaa774813"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44dad5e5836f4823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8de3ea7e2cc246e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca2d17de20d84feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc753d19aaa774813" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bargain Hunter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,828</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>