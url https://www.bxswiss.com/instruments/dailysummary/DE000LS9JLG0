--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23fbe897e22f4a44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raece29eee0294ef6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc753d19aaa774813"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R458eaaa414fc4198"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca2d17de20d84feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc753d19aaa774813" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11a755a483e24d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R458eaaa414fc4198" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bargain Hunter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>