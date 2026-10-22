--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raece29eee0294ef6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd9ff42a26e74d92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R458eaaa414fc4198"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8928c804928444e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11a755a483e24d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R458eaaa414fc4198" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf80efafcd6664456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8928c804928444e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bargain Hunter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,752</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>