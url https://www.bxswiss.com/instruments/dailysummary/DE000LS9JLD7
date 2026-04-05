--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25cd9dd28b5a403e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e183c37afa748b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R052d6e9f73894615"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1097a10515b8490f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6056c3b7e8dd4317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R052d6e9f73894615" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff382dcdae5144fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1097a10515b8490f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>