--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e183c37afa748b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd653a919b96f4d41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1097a10515b8490f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8eea14a3830243a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff382dcdae5144fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1097a10515b8490f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a35296f8bc04186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8eea14a3830243a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>