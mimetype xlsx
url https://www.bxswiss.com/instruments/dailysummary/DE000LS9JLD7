--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd653a919b96f4d41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc78a7d84483d44f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8eea14a3830243a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaa3a6385faf4dba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a35296f8bc04186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8eea14a3830243a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra28903dfa03745fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaa3a6385faf4dba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>