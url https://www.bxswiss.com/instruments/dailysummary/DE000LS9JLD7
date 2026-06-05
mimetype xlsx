--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc78a7d84483d44f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde6fe0ad27634cd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaa3a6385faf4dba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ae2d5f4315048f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra28903dfa03745fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaa3a6385faf4dba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19f32027b3864a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ae2d5f4315048f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>