--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde6fe0ad27634cd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fa19b99684a448f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ae2d5f4315048f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ef0a6b404644ecf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19f32027b3864a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ae2d5f4315048f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d0b5ee2f5b446b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ef0a6b404644ecf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>