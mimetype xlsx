--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fa19b99684a448f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7860cad07e64209" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ef0a6b404644ecf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69f3c40a4dee4490"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d0b5ee2f5b446b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ef0a6b404644ecf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbc7a64d00af4cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69f3c40a4dee4490" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,058</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>