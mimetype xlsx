--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7860cad07e64209" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6fbf474f4194929" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69f3c40a4dee4490"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcd219ecb8344ed1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbc7a64d00af4cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69f3c40a4dee4490" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd41edbc33e5043f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcd219ecb8344ed1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>