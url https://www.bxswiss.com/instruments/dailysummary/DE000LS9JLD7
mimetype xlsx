--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6fbf474f4194929" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radd2509ae3e34c34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcd219ecb8344ed1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdab7217dba1e4ca6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd41edbc33e5043f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcd219ecb8344ed1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ad7915615644dcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdab7217dba1e4ca6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>