--- v12 (2026-08-26)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radd2509ae3e34c34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf1da2f59dab47ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdab7217dba1e4ca6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f2be825f5494aa6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ad7915615644dcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdab7217dba1e4ca6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0591a9a38a14514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f2be825f5494aa6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>