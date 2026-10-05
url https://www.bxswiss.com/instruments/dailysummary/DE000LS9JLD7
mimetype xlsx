--- v13 (2026-09-15)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf1da2f59dab47ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a65d9af6413499f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f2be825f5494aa6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf02086d391bf4263"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0591a9a38a14514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f2be825f5494aa6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fdcca35868a4fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf02086d391bf4263" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>