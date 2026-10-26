--- v14 (2026-10-05)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a65d9af6413499f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89b7b81357cd4faa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf02086d391bf4263"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eff5f1e41a14ef6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fdcca35868a4fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf02086d391bf4263" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf64931a4212a441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eff5f1e41a14ef6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JLD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>