--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R336504f8d7c7436b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6da911532b154b09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad7a9797cf6349f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16421e84ba1b415a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd37c9fd51b44f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad7a9797cf6349f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b8689d909134d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16421e84ba1b415a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Künstliche Intelligenz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JKR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,368 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...316 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -677,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>