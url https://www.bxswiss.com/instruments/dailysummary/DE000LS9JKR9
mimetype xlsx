--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6da911532b154b09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red8b8ad86ba74f0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16421e84ba1b415a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81b1e2fb5c734110"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b8689d909134d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16421e84ba1b415a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62f48b917e0c4e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81b1e2fb5c734110" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Künstliche Intelligenz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JKR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>182,462</x:t>
-[...549 lines deleted...]
-          <x:t>198,185</x:t>
+          <x:t>176,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,806</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>