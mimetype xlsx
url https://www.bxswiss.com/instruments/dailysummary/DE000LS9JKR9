--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R029cee38215c4b36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc05b4e1c4f11420e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R232bdafbe3ab4cfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6e32f8011714ae4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf5052aea1664683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R232bdafbe3ab4cfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20bac67fae264599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6e32f8011714ae4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Künstliche Intelligenz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JKR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>