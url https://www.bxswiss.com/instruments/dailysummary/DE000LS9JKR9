--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc05b4e1c4f11420e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R626028c08e9c4dab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6e32f8011714ae4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf38ca013bb8a482f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20bac67fae264599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6e32f8011714ae4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f1deff7751f49b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf38ca013bb8a482f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Künstliche Intelligenz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JKR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,613</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>