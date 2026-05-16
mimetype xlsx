--- v6 (2026-04-24)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R626028c08e9c4dab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc3d1187ec8342b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf38ca013bb8a482f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e6435ea01884df3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f1deff7751f49b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf38ca013bb8a482f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d52839aa62e44d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e6435ea01884df3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Künstliche Intelligenz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JKR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>