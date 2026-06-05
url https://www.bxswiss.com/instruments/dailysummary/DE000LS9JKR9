--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc3d1187ec8342b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c24039b5da54718" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e6435ea01884df3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42c223599ea84946"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d52839aa62e44d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e6435ea01884df3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0a4289c59eb4af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42c223599ea84946" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Künstliche Intelligenz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JKR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>