--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c24039b5da54718" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf77a0902825415c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42c223599ea84946"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R344ee8a7733a4060"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0a4289c59eb4af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42c223599ea84946" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5de9fd9061df47a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R344ee8a7733a4060" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Künstliche Intelligenz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JKR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>