--- v9 (2026-06-25)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf77a0902825415c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15176ce36e6d4e53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R344ee8a7733a4060"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf140d9f5d944c6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5de9fd9061df47a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R344ee8a7733a4060" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0038461597c048a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf140d9f5d944c6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Künstliche Intelligenz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JKR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,359</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>