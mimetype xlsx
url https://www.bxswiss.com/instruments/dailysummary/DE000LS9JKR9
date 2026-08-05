--- v10 (2026-06-27)
+++ v11 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15176ce36e6d4e53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raefd414f837943e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf140d9f5d944c6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb5377fa1f2a49c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0038461597c048a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf140d9f5d944c6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96867c57c8b549e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb5377fa1f2a49c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Künstliche Intelligenz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JKR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...640 lines deleted...]
-          <x:t>213,631</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,956</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>