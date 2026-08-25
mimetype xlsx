--- v11 (2026-08-05)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raefd414f837943e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f475d389c7641e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb5377fa1f2a49c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32e8822a70474f63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96867c57c8b549e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb5377fa1f2a49c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebd113e0be1545a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32e8822a70474f63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Künstliche Intelligenz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JKR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,985</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,906</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>