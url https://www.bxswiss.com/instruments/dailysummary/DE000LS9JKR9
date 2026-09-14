--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f475d389c7641e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R336504f8d7c7436b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32e8822a70474f63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad7a9797cf6349f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebd113e0be1545a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32e8822a70474f63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd37c9fd51b44f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad7a9797cf6349f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Künstliche Intelligenz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JKR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,485 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,313</x:t>
@@ -717,31 +299,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,591</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>