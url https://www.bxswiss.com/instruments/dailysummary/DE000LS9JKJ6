--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reeaffed18d714d94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceacc5cf89614c9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0217aa0383447b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd05590916dad43b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ab05d59163b40dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0217aa0383447b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R610e242343314863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd05590916dad43b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kopf und Bauch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JKJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>514,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>520,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>510,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>518,268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>525,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>531,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>523,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>524,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>