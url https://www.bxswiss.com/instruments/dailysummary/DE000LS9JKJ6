--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceacc5cf89614c9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5299a8b28b34ff3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd05590916dad43b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ca06b4798ce4659"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R610e242343314863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd05590916dad43b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7db7c8bf68b047b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ca06b4798ce4659" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kopf und Bauch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JKJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>517,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>510,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>509,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>522,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>506,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>521,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>