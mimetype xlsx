--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5299a8b28b34ff3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22db7bb9265640e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ca06b4798ce4659"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R200772ac9f41492a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7db7c8bf68b047b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ca06b4798ce4659" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38503251fefa470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R200772ac9f41492a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kopf und Bauch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JKJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>539,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>545,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>539,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>543,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>561,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>566,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>559,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>562,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,062</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>