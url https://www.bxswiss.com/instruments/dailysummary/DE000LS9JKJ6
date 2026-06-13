--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22db7bb9265640e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38b3c4de33bc4249" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R200772ac9f41492a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9d63ea5679e423c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38503251fefa470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R200772ac9f41492a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c85fddc36674b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9d63ea5679e423c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kopf und Bauch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JKJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>576,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>587,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>574,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>577,544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>588,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>593,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>583,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>591,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>