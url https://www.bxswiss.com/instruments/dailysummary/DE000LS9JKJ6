--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38b3c4de33bc4249" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c328d379a004691" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9d63ea5679e423c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5082577537044182"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c85fddc36674b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9d63ea5679e423c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R300e5d7aa1ec4986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5082577537044182" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kopf und Bauch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JKJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>576,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>587,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>573,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>583,052</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>551,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>557,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>547,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>554,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>