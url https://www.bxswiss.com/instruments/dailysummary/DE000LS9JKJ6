--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c328d379a004691" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd24e02d89664297" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5082577537044182"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51ed129b415d45f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R300e5d7aa1ec4986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5082577537044182" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d326c9b4e824b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51ed129b415d45f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kopf und Bauch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JKJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...296 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>564,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>566,376</x:t>
-[...333 lines deleted...]
-          <x:t>542,615</x:t>
+          <x:t>573,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>