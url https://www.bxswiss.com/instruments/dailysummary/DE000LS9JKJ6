--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd24e02d89664297" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R394265b3631c4c29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51ed129b415d45f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0008a171a7854d1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d326c9b4e824b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51ed129b415d45f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b47a67b88b6409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0008a171a7854d1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kopf und Bauch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JKJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>564,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>573,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>562,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>571,239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>560,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>573,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>559,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>571,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>