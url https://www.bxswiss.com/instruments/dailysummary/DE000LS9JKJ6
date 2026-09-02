--- v12 (2026-08-12)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R394265b3631c4c29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9003a700556436e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0008a171a7854d1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2c63b446fed4a29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b47a67b88b6409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0008a171a7854d1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34453e7d1d384331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2c63b446fed4a29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kopf und Bauch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JKJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>561,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>579,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>560,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>578,676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>592,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>597,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>591,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>591,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,178</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>