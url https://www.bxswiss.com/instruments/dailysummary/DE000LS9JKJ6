--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9003a700556436e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd71c79efd462472e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2c63b446fed4a29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R489c3bcfcd624bb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34453e7d1d384331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2c63b446fed4a29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24d8b41950da47c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R489c3bcfcd624bb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kopf und Bauch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JKJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>582,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>583,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>574,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>580,359</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>595,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>595,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>584,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>592,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>