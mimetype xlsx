--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd71c79efd462472e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaf6b5421bf04e1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R489c3bcfcd624bb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3102cdee0c394c1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24d8b41950da47c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R489c3bcfcd624bb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7515466250d74da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3102cdee0c394c1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kopf und Bauch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JKJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>592,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>594,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>583,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>585,231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>599,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>601,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>595,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>601,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>