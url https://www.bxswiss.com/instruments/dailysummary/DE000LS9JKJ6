--- v15 (2026-10-12)
+++ v16 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaf6b5421bf04e1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R703b8ab742bd4b06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3102cdee0c394c1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30eb0bd3cb6e4191"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7515466250d74da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3102cdee0c394c1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R810b2c333f7c4ecc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30eb0bd3cb6e4191" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kopf und Bauch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JKJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>608,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>615,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>606,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>613,043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>619,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>622,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>613,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>613,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>