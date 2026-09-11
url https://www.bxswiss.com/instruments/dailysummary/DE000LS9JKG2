--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bcf812f3d2747d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbadef56fe73844c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdb2f613ac5c41f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R723c78b294cc4d90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d2e7b5e20f74538" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdb2f613ac5c41f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88e64bd2396e4126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R723c78b294cc4d90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Werte - antizyklisch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JKG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>190,476</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,432</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,299</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>