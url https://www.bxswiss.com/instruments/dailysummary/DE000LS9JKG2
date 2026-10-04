--- v13 (2026-09-11)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbadef56fe73844c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd32c180023c4fd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R723c78b294cc4d90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8edcbeefd8f54357"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88e64bd2396e4126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R723c78b294cc4d90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f0772782bf249b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8edcbeefd8f54357" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Werte - antizyklisch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JKG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>