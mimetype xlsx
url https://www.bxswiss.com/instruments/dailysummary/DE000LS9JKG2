--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd94bdeca01e54e38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3b248f2986e41f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29fc8845f02d4a4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbeff30f2844482d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ade91e9d23241d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29fc8845f02d4a4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cc1648425f647ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbeff30f2844482d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Werte - antizyklisch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JKG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>172,345</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>