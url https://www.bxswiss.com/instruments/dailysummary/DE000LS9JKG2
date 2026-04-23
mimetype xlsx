--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3b248f2986e41f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a713944dcbc430e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbeff30f2844482d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5df7f130e7c94399"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cc1648425f647ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbeff30f2844482d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82277c4033e84df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5df7f130e7c94399" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Werte - antizyklisch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JKG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>