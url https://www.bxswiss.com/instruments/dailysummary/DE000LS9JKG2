--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a713944dcbc430e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f8ee31d3a254df5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5df7f130e7c94399"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc55e0b5ec9144e7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82277c4033e84df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5df7f130e7c94399" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra19bf508d9924e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc55e0b5ec9144e7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Werte - antizyklisch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JKG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,236</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>