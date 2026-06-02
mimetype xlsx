--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f8ee31d3a254df5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac8cd931bdfe4f84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc55e0b5ec9144e7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9ae5fbd90754630"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra19bf508d9924e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc55e0b5ec9144e7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50027f92b2fd43ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9ae5fbd90754630" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Werte - antizyklisch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JKG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>