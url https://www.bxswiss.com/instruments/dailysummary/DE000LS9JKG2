--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac8cd931bdfe4f84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54851a781ba94393" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9ae5fbd90754630"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc8dd6b3969d49ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50027f92b2fd43ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9ae5fbd90754630" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31f52ee1dc2846bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc8dd6b3969d49ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Werte - antizyklisch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JKG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,067</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>184,141</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>