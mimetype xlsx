--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54851a781ba94393" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6040f63519842a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc8dd6b3969d49ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f097b9b9d684230"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31f52ee1dc2846bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc8dd6b3969d49ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R457c3f6af79c464a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f097b9b9d684230" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Werte - antizyklisch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JKG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>