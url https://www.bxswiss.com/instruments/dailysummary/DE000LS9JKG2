--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6040f63519842a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd08b4b2471c94eaa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f097b9b9d684230"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R422ec116bae44c70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R457c3f6af79c464a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f097b9b9d684230" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74a5cbd898674dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R422ec116bae44c70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Werte - antizyklisch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JKG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>