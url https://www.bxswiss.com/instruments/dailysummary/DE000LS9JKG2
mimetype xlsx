--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd08b4b2471c94eaa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bcf812f3d2747d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R422ec116bae44c70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdb2f613ac5c41f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74a5cbd898674dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R422ec116bae44c70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d2e7b5e20f74538" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdb2f613ac5c41f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Werte - antizyklisch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JKG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,862</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>