--- v6 (2026-03-16)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd6831dd393b4652" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13b7e7b378a84947" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50712f9623c14a46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8927ee92b6e0474b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e9bd3124a34411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50712f9623c14a46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c25cc22114e4bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8927ee92b6e0474b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blue Chip Dividenden LT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JKC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>