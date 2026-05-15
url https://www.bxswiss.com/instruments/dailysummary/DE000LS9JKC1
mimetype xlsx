--- v7 (2026-04-05)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13b7e7b378a84947" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fc417329ab14e28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8927ee92b6e0474b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e5e8da9fb0d479c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c25cc22114e4bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8927ee92b6e0474b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb7c372331c34fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e5e8da9fb0d479c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blue Chip Dividenden LT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JKC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>113,190</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>