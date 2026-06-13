--- v8 (2026-05-15)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fc417329ab14e28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ec134181a324ce7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e5e8da9fb0d479c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8809631df6a641e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb7c372331c34fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e5e8da9fb0d479c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfea9203aca35479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8809631df6a641e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blue Chip Dividenden LT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JKC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>