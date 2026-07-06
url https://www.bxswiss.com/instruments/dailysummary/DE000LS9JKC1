--- v9 (2026-06-13)
+++ v10 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ec134181a324ce7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R522031e7a3384805" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8809631df6a641e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbf76dbcac9046bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfea9203aca35479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8809631df6a641e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra349ce3234a14e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbf76dbcac9046bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blue Chip Dividenden LT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JKC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,777</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>146,777</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>