--- v10 (2026-07-06)
+++ v11 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R522031e7a3384805" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff9bb828bd4f441f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbf76dbcac9046bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44cd16432d864dc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra349ce3234a14e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbf76dbcac9046bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd472d9dc070a423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44cd16432d864dc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blue Chip Dividenden LT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JKC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>