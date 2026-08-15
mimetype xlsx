--- v11 (2026-07-26)
+++ v12 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff9bb828bd4f441f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70876f1f5d744c26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44cd16432d864dc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re793589266864295"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd472d9dc070a423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44cd16432d864dc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a2803e0a01f4a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re793589266864295" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blue Chip Dividenden LT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JKC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,752</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>