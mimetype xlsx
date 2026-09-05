--- v12 (2026-08-15)
+++ v13 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70876f1f5d744c26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44c17ecfbd9644d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re793589266864295"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2ebcf1f1e1c4469"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a2803e0a01f4a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re793589266864295" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd443e5986bbf4c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2ebcf1f1e1c4469" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blue Chip Dividenden LT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JKC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>