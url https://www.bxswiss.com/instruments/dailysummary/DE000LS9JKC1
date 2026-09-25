--- v13 (2026-09-05)
+++ v14 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44c17ecfbd9644d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd416c10a42e4eb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2ebcf1f1e1c4469"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40497111cdaf4256"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd443e5986bbf4c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2ebcf1f1e1c4469" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16f7a7b7616f4af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40497111cdaf4256" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blue Chip Dividenden LT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JKC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>