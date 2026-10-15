--- v14 (2026-09-25)
+++ v15 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd416c10a42e4eb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3960d5856f714190" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40497111cdaf4256"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R646b5559d6dc4aae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16f7a7b7616f4af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40497111cdaf4256" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6766436aa91422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R646b5559d6dc4aae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blue Chip Dividenden LT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JKC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>141,060</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,235</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...381 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,963</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>