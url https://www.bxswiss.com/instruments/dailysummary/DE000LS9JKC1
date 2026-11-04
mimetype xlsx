--- v15 (2026-10-15)
+++ v16 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3960d5856f714190" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e504bdb60514dbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R646b5559d6dc4aae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R743a98c1a7d2478c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6766436aa91422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R646b5559d6dc4aae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf232695f346140e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R743a98c1a7d2478c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blue Chip Dividenden LT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JKC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,458</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>