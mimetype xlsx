--- v13 (2026-09-06)
+++ v14 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c2937e24a324207" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5156bbbd7cf04311" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1866e15d5d1c48df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56bf3f04d4164e65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7f6a550697c49f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1866e15d5d1c48df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf22fc8ba4eae409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56bf3f04d4164e65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lagotto Europe long equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>192,024</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>191,094</x:t>
-[...259 lines deleted...]
-          <x:t>192,905</x:t>
+          <x:t>192,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>192,843</x:t>
-[...26 lines deleted...]
-          <x:t>194,054</x:t>
+          <x:t>191,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>