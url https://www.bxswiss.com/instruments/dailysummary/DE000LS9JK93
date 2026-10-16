--- v14 (2026-09-26)
+++ v15 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5156bbbd7cf04311" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccef7830791445c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56bf3f04d4164e65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7006808fb294c4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf22fc8ba4eae409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56bf3f04d4164e65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85296895cfbe4217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7006808fb294c4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lagotto Europe long equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,222 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>192,905</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>192,843</x:t>
-[...339 lines deleted...]
-        <x:is>
           <x:t>191,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,486</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>