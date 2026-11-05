--- v15 (2026-10-16)
+++ v16 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccef7830791445c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b034d0cce494859" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7006808fb294c4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e3027d27d5a423f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85296895cfbe4217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7006808fb294c4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f97a11dde9d4ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e3027d27d5a423f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lagotto Europe long equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,377</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>