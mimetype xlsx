--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e4241f1902c4fd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc357cb6d24404bdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02296da423e74f89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1228919050b540a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde277171f3b8401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02296da423e74f89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8e61623ace24f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1228919050b540a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lagotto Europe long equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,134 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...82 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -443,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>