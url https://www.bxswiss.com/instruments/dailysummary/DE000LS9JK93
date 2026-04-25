--- v7 (2026-04-05)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc357cb6d24404bdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36f0195500e4429d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1228919050b540a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e0f87c0af004635"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8e61623ace24f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1228919050b540a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c13c5318fc043cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e0f87c0af004635" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lagotto Europe long equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,856</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>