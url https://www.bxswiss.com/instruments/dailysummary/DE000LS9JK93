--- v8 (2026-04-25)
+++ v9 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36f0195500e4429d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec76d812e4d44f44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e0f87c0af004635"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5664f72a4d5e4bc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c13c5318fc043cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e0f87c0af004635" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97c963010d144011" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5664f72a4d5e4bc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lagotto Europe long equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,354 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...302 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,111</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>