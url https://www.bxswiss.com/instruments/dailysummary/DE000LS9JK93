--- v9 (2026-05-15)
+++ v10 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec76d812e4d44f44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36a5d770858c4a04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5664f72a4d5e4bc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4501ed0fa05a455b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97c963010d144011" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5664f72a4d5e4bc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9aef0a18248044a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4501ed0fa05a455b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lagotto Europe long equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>175,759</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>