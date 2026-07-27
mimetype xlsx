--- v10 (2026-07-07)
+++ v11 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36a5d770858c4a04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4d8f82bba534566" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4501ed0fa05a455b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90548f3958de4032"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9aef0a18248044a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4501ed0fa05a455b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd81e67ebe0cb4bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90548f3958de4032" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lagotto Europe long equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>