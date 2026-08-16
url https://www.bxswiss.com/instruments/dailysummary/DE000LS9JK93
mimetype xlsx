--- v11 (2026-07-27)
+++ v12 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4d8f82bba534566" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf55bf34e400b40c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90548f3958de4032"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ff122db3e144661"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd81e67ebe0cb4bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90548f3958de4032" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18659041b56d4e69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ff122db3e144661" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lagotto Europe long equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>188,946</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,216</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>188,627</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>