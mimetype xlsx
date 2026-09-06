--- v12 (2026-08-16)
+++ v13 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf55bf34e400b40c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c2937e24a324207" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ff122db3e144661"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1866e15d5d1c48df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18659041b56d4e69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ff122db3e144661" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7f6a550697c49f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1866e15d5d1c48df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lagotto Europe long equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,286</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,054</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>