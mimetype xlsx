--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R654c77f4449c47e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4386d6a1f567488d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcea5fe132f44421f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf20ee704646e41cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R873a119c90ca4620" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcea5fe132f44421f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a9cacd2bd934456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf20ee704646e41cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy and Hold Great Companies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>529,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>555,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>529,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>546,977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>554,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>559,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>550,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>557,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,052</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>