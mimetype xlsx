--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4386d6a1f567488d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2343f8305d38475a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf20ee704646e41cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R892df18ed3d84c97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a9cacd2bd934456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf20ee704646e41cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R165c37cc41c84eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R892df18ed3d84c97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy and Hold Great Companies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>551,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>551,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>541,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>546,124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>540,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>544,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>533,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>537,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>