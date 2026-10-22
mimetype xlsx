--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2343f8305d38475a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e101ac229694f9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R892df18ed3d84c97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32e9711593e847d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R165c37cc41c84eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R892df18ed3d84c97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0314c46fb2df492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32e9711593e847d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy and Hold Great Companies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>582,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>589,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>580,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>582,389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>606,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>606,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>587,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>587,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>