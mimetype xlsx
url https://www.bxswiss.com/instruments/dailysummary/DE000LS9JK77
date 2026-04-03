--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8946cc8ef4c425c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8de8ce9e28b24167" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3295064c09fa4039"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red16816eb59d4b9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6530f08ad444020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3295064c09fa4039" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R268a301b9bf34b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red16816eb59d4b9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy and Hold Great Companies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>