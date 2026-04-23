--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8de8ce9e28b24167" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R140ca37c111044e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red16816eb59d4b9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R584fba4d28864bee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R268a301b9bf34b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red16816eb59d4b9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra88a613cb2ea4ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R584fba4d28864bee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy and Hold Great Companies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,539</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,922</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>