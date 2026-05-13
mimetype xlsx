--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R140ca37c111044e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f32641feeb44696" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R584fba4d28864bee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6c189aba7c44925"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra88a613cb2ea4ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R584fba4d28864bee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff4189fe9e3c4c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6c189aba7c44925" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy and Hold Great Companies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,178</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>