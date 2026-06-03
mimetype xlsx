--- v6 (2026-05-13)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f32641feeb44696" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f14e81e3bdb41f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6c189aba7c44925"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e4ec6865bef43bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff4189fe9e3c4c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6c189aba7c44925" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5a422f62fb4493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e4ec6865bef43bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy and Hold Great Companies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,381</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>