--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f14e81e3bdb41f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recc016606f614042" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e4ec6865bef43bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R365770e228664878"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5a422f62fb4493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e4ec6865bef43bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R084cd9ee0dc146bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R365770e228664878" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy and Hold Great Companies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>