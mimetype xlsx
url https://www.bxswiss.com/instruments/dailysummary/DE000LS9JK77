--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recc016606f614042" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R574e94ce26534649" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R365770e228664878"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fc5a4e3b9484490"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R084cd9ee0dc146bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R365770e228664878" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R381e3abf69384b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fc5a4e3b9484490" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy and Hold Great Companies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,701</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>