--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R574e94ce26534649" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89161d5996d04674" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fc5a4e3b9484490"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb897fe544df44d47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R381e3abf69384b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fc5a4e3b9484490" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86e8c0c5256349a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb897fe544df44d47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy and Hold Great Companies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>483,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>493,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>491,801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>495,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>499,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>488,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>490,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,497</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>