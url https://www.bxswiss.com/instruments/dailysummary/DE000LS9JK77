--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89161d5996d04674" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R654c77f4449c47e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb897fe544df44d47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcea5fe132f44421f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86e8c0c5256349a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb897fe544df44d47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R873a119c90ca4620" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcea5fe132f44421f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy and Hold Great Companies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>488,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>493,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>487,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>487,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>