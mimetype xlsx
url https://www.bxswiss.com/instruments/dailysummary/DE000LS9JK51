--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8332033d60614394" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0038a5a9e9a41ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racc418cdca56425d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref826f121a584b93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0b9c32604784e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racc418cdca56425d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R422ac22889f44a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref826f121a584b93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Aktienwerte Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...85 lines deleted...]
-          <x:t>224,053</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>222,773</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>226,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,437</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>