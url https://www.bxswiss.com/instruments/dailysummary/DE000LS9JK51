--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0038a5a9e9a41ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7254f1f510a24b55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref826f121a584b93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7167db98477940b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R422ac22889f44a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref826f121a584b93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1223b4ea85bb4862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7167db98477940b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Aktienwerte Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>210,978</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,622</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>207,207</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,375</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>213,393</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>