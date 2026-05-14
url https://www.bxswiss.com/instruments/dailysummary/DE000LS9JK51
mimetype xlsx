--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7254f1f510a24b55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7af529e13d53419d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7167db98477940b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aef9f105fbb4c58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1223b4ea85bb4862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7167db98477940b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3eed8f9b4d474341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aef9f105fbb4c58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Aktienwerte Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>204,980</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>206,419</x:t>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>