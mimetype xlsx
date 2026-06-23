--- v6 (2026-05-14)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7af529e13d53419d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3adb807c46f14b8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aef9f105fbb4c58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8aefb04ce0c4670"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3eed8f9b4d474341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aef9f105fbb4c58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f7b1762e0de49e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8aefb04ce0c4670" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Aktienwerte Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...414 lines deleted...]
-          <x:t>208,158</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,928</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>206,485</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>