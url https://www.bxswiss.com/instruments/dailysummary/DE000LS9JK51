--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3adb807c46f14b8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R600035dee2804696" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8aefb04ce0c4670"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfb553ed5ed74022"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f7b1762e0de49e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8aefb04ce0c4670" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd771f0104587421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfb553ed5ed74022" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Aktienwerte Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>205,414</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>204,763</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>205,938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,799</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>