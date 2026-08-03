--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R600035dee2804696" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1734600876f46a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfb553ed5ed74022"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb270bf684e4540c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd771f0104587421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfb553ed5ed74022" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3677a40d3d634e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb270bf684e4540c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Aktienwerte Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>