--- v9 (2026-08-03)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1734600876f46a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74dc34add9154471" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb270bf684e4540c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5856a99351344b20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3677a40d3d634e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb270bf684e4540c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f12f4303c1a44cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5856a99351344b20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Aktienwerte Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>