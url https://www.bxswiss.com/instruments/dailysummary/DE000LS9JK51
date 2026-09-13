--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74dc34add9154471" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ebcfe2dea504e63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5856a99351344b20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R898f327a5f504218"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f12f4303c1a44cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5856a99351344b20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0925bd6044434578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R898f327a5f504218" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Aktienwerte Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>