--- v11 (2026-09-13)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ebcfe2dea504e63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc0015dca1cc4969" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R898f327a5f504218"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8004efaa969d4de8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0925bd6044434578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R898f327a5f504218" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2a7bb0daa4242f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8004efaa969d4de8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Aktienwerte Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,958</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>