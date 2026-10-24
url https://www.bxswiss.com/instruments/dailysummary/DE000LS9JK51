--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc0015dca1cc4969" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R278230fc50a34041" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8004efaa969d4de8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf819980a7f3447fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2a7bb0daa4242f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8004efaa969d4de8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bf85e93a9574416" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf819980a7f3447fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Aktienwerte Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>