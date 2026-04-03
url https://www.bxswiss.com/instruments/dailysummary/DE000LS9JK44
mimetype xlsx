--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R134d8110320a4905" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ba7873c2c43452e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc01adab395ef4829"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re33bcd4e3e184663"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2085848c222443c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc01adab395ef4829" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb4c5ff98cbb4fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re33bcd4e3e184663" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoffwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.000,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.003,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>990,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>998,883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.037,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.041,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.030,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.041,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.056,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.051,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.074,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.082,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.097,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.088,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.076,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.080,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.076,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.079,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.084,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.086,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.080,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.082,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.077,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.079,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.088,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.076,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.084,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.088,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.084,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.084,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.101,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.098,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.094,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>