--- v7 (2026-04-03)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ba7873c2c43452e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e96f80cc7784b3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re33bcd4e3e184663"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9222d2e43314c9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb4c5ff98cbb4fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re33bcd4e3e184663" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62211e3340464656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9222d2e43314c9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoffwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.084,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.087,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.083,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.086,029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.090,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.095,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.089,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.092,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.094,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.098,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.098,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.098,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.105,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.101,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.101,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.094,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.074,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.079,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.082,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.072,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.077,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.094,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.070,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.070,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>