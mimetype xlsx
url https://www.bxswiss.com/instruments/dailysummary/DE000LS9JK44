--- v8 (2026-04-26)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e96f80cc7784b3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8064a770e0a4c2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9222d2e43314c9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R789a5542841e4721"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62211e3340464656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9222d2e43314c9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79b7936174ce4b3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R789a5542841e4721" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoffwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.094,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.095,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.074,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.079,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.100,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.102,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.089,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.090,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.097,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.094,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.117,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.109,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.110,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.125,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.110,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.122,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.133,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.133,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.109,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.123,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.110,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.123,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.105,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.112,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.119,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.123,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.112,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.117,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.072,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.081,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.073,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.073,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.070,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.073,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.082,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.086,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.079,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.081,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.079,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.081,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.105,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>