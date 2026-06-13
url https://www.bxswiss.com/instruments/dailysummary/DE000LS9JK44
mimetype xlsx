--- v9 (2026-05-16)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8064a770e0a4c2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra95e26faacbe4eaf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R789a5542841e4721"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R571678faf13942ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79b7936174ce4b3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R789a5542841e4721" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R400e2fb1c5cb417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R571678faf13942ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoffwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.083,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.092,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.082,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.086,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.095,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.105,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.092,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.103,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.114,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.121,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.120,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.121,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.121,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.129,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.132,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.135,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.115,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.116,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.116,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.126,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.112,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.118,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.109,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.111,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.101,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.104,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.097,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.094,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.097,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.094,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.084,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.088,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.093,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.104,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.093,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.104,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.101,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.098,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.105,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.108,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.104,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.107,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.106,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.097,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.098,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.098,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.104,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.097,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.098,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.101,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.093,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.088,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.097,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.094,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.098,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.097,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.114,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.114,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>