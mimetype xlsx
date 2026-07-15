--- v10 (2026-06-13)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra95e26faacbe4eaf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f437bcf6556477c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R571678faf13942ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd501d13f3514deb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R400e2fb1c5cb417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R571678faf13942ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4117a4570a094221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd501d13f3514deb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoffwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>1.114,360</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.105,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.093,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.084,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.081,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.080,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.088,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.079,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.084,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.077,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.070,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.076,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.061,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.056,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.049,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.049,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.049,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.051,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.070,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,211</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>