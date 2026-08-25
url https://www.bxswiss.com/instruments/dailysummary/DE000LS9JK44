--- v11 (2026-07-15)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f437bcf6556477c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c71b003751f49ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd501d13f3514deb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6672085b6a1f4b06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4117a4570a094221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd501d13f3514deb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c20181deeea498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6672085b6a1f4b06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoffwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>1.053,211</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.051,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.051,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.056,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.079,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.072,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.072,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.093,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.097,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.105,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.122,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.119,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.133,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.130,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.147,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.158,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.137,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.130,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.135,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.123,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.129,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.132,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.136,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.135,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.129,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.136,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.132,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.128,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.129,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.125,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.128,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.125,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.179,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.171,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>