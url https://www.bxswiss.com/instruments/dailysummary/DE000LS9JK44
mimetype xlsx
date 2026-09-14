--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c71b003751f49ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2682acc3d0614573" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6672085b6a1f4b06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc990877dfe6542e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c20181deeea498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6672085b6a1f4b06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1984e7bc6fce4a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc990877dfe6542e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoffwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.130,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.135,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.123,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.129,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.155,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.179,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.155,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.171,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.179,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.171,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.174,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.174,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.157,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.163,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.169,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.157,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.168,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.165,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.168,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.157,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.161,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.180,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.189,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.175,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.182,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.177,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.188,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.174,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.180,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.185,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.169,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.183,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.192,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.177,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.199,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.196,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.180,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.182,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.160,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.168,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.147,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.157,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.161,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.159,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.157,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.168,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.161,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.157,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.160,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.135,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.132,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>