--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2682acc3d0614573" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra83abee98f024058" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc990877dfe6542e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d70a21434604739"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1984e7bc6fce4a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc990877dfe6542e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e36ce417ded4e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d70a21434604739" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoffwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.184,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.192,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.177,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.190,979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.135,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.139,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.132,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.134,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.128,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.126,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.129,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.120,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.132,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.117,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.128,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.129,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.115,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.125,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.115,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.124,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.128,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.132,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.119,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.120,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.121,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.123,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.113,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.114,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.112,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.112,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.114,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.117,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.106,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.117,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.108,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.114,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.107,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.110,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.106,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.108,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.105,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.086,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.082,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.086,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.088,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.088,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.081,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.081,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.076,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.073,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.061,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,274</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>