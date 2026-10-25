--- v14 (2026-10-04)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra83abee98f024058" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc72c5581752248a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d70a21434604739"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcde80750eb04316"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e36ce417ded4e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d70a21434604739" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5824b244bccb4e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcde80750eb04316" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoffwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.114,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.117,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.106,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.117,637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.066,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.073,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.061,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.067,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.074,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.084,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.073,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.084,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.082,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.082,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.088,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.082,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.086,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.080,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.081,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.079,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.080,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.077,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.080,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.084,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.094,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.084,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.073,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.061,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.056,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>