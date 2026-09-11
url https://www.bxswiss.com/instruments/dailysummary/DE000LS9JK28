--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea519db57e7b4a30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6dafa54a9e140d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3764e15b92a74ee6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7c7c44caea84053"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd338d0d7b744640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3764e15b92a74ee6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc9f6458556a40a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7c7c44caea84053" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TR's Investment in Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,893</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>