--- v12 (2026-09-11)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6dafa54a9e140d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aaa5bf70fe74180" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7c7c44caea84053"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a81815568324e8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc9f6458556a40a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7c7c44caea84053" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15830312e4e64e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a81815568324e8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TR's Investment in Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,127</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>