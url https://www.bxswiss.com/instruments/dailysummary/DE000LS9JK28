--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aaa5bf70fe74180" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R864b9328ac79452f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a81815568324e8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc707a415ab394c70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15830312e4e64e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a81815568324e8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea7f7b08bca040dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc707a415ab394c70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TR's Investment in Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>278,247</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,493</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...290 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,788</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,844</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>