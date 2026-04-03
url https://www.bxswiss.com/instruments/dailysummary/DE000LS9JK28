--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85f416c417c34300" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c6a2af5f3704a51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf3fbb938b5d4999"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07fc938005cd465e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc72fdff99e824e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf3fbb938b5d4999" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbc9d0003ab340ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07fc938005cd465e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TR's Investment in Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...188 lines deleted...]
-          <x:t>30.01.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>246,112</x:t>
-[...414 lines deleted...]
-          <x:t>246,099</x:t>
+          <x:t>245,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,312</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>