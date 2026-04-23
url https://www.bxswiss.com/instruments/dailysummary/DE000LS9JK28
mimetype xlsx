--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c6a2af5f3704a51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R249fc4b0493444c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07fc938005cd465e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc5350bb08654250"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbc9d0003ab340ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07fc938005cd465e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14b9b68d6eaa4515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc5350bb08654250" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TR's Investment in Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>