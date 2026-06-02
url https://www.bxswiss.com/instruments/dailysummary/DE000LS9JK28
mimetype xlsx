--- v6 (2026-04-23)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R249fc4b0493444c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf711855d578c4553" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc5350bb08654250"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c3386230cb44822"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14b9b68d6eaa4515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc5350bb08654250" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6965817cb6dc420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c3386230cb44822" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TR's Investment in Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>249,490</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>