--- v7 (2026-06-02)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf711855d578c4553" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83a2eca235fc4a3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c3386230cb44822"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R877f7c9de22945ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6965817cb6dc420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c3386230cb44822" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa11efa785b54aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R877f7c9de22945ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TR's Investment in Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>