--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83a2eca235fc4a3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d7f8a298a7f4bdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R877f7c9de22945ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R782d2c30f4a04271"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa11efa785b54aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R877f7c9de22945ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44c7bdf831354b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R782d2c30f4a04271" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TR's Investment in Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>