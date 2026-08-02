--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d7f8a298a7f4bdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4462e99fe5841ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R782d2c30f4a04271"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96ba543dc48a46a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44c7bdf831354b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R782d2c30f4a04271" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce39f33b548c4ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96ba543dc48a46a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TR's Investment in Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>