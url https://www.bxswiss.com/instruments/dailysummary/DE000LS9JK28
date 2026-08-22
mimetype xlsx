--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4462e99fe5841ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea519db57e7b4a30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96ba543dc48a46a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3764e15b92a74ee6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce39f33b548c4ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96ba543dc48a46a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd338d0d7b744640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3764e15b92a74ee6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TR's Investment in Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,554</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>