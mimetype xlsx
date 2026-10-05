--- v13 (2026-09-14)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R837dec001b26469b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R464b8df567d74842" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc34d595de7674d67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9b7518213184092"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4747385206834348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc34d595de7674d67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0b6807f9e96458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9b7518213184092" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ALERA 222 Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>