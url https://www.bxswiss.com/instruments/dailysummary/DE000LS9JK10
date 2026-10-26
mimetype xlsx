--- v14 (2026-10-05)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R464b8df567d74842" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08cb12c88797484e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9b7518213184092"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5454dff367854135"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0b6807f9e96458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9b7518213184092" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5abdd9e7533e4812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5454dff367854135" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ALERA 222 Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>