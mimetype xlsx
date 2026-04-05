--- v4 (2026-02-21)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4874208823ae45c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra85514fcd6dd4f4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cf396b7b0404bc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0281012e03ec405e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raeb34b006fd94849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cf396b7b0404bc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R928819bd30374593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0281012e03ec405e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ALERA 222 Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...377 lines deleted...]
-          <x:t>09.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,491</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>265,287</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>