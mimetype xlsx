--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra85514fcd6dd4f4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1d1a988a5564a18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0281012e03ec405e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6904ccd7ae0448af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R928819bd30374593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0281012e03ec405e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05dd0e91e7b14a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6904ccd7ae0448af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ALERA 222 Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>