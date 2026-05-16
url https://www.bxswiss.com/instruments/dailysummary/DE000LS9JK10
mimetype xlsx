--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1d1a988a5564a18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb90a68b96ce54f11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6904ccd7ae0448af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9919792d8b104d45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05dd0e91e7b14a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6904ccd7ae0448af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6797227f9f04b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9919792d8b104d45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ALERA 222 Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>