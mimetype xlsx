--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb90a68b96ce54f11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3b85249329a491a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9919792d8b104d45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R388b6caa6eb54b91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6797227f9f04b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9919792d8b104d45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbb162e1ce5c4125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R388b6caa6eb54b91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ALERA 222 Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,312</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>