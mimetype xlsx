--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3b85249329a491a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R425a5967dd9f4771" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R388b6caa6eb54b91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2fe482fa5fa46e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbb162e1ce5c4125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R388b6caa6eb54b91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9cab169a0df43b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2fe482fa5fa46e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ALERA 222 Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,234</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>