--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R425a5967dd9f4771" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd82e68f26ac3460c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2fe482fa5fa46e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5ad0018b38841de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9cab169a0df43b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2fe482fa5fa46e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4ad0796cde34744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5ad0018b38841de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ALERA 222 Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>