--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd82e68f26ac3460c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6571edbdfed74ecf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5ad0018b38841de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75f1c0687e8b454d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4ad0796cde34744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5ad0018b38841de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra92e97bc08a6402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75f1c0687e8b454d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ALERA 222 Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>