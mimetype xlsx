--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6571edbdfed74ecf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8beb754a6eb42cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75f1c0687e8b454d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09eb8652b2344d59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra92e97bc08a6402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75f1c0687e8b454d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ea2f548c73144ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09eb8652b2344d59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ALERA 222 Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>