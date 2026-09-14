--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8beb754a6eb42cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R837dec001b26469b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09eb8652b2344d59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc34d595de7674d67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ea2f548c73144ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09eb8652b2344d59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4747385206834348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc34d595de7674d67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ALERA 222 Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JK10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>316,117</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>307,677</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>