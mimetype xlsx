--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c654bb712db4649" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa3f0c4557e34f1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36ba6ba5408040e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a33d860af294e23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62b7b12aae9948a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36ba6ba5408040e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d26e78432724440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a33d860af294e23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ausgewogen-Risikobereit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>229,087</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>