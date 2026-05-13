--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa3f0c4557e34f1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19677245e1484a0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a33d860af294e23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eafc642c98e4c91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d26e78432724440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a33d860af294e23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1c15ab16fb941bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eafc642c98e4c91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ausgewogen-Risikobereit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>