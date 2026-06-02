--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19677245e1484a0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde69268fcf6c4c25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eafc642c98e4c91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd38a48ca2dbe4503"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1c15ab16fb941bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eafc642c98e4c91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb51248cfc27341a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd38a48ca2dbe4503" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ausgewogen-Risikobereit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>