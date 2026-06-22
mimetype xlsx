--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde69268fcf6c4c25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R078f396997934105" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd38a48ca2dbe4503"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re66b276ada6f43be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb51248cfc27341a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd38a48ca2dbe4503" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e26c9f0d22c4e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re66b276ada6f43be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ausgewogen-Risikobereit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>