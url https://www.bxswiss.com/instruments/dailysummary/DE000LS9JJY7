--- v8 (2026-06-22)
+++ v9 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R078f396997934105" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a810984d4a24285" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re66b276ada6f43be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4365e7cc6b8464c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e26c9f0d22c4e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re66b276ada6f43be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe8c141687d34c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4365e7cc6b8464c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ausgewogen-Risikobereit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>