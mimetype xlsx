--- v9 (2026-07-12)
+++ v10 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a810984d4a24285" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f56f2cb30d24420" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4365e7cc6b8464c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea1b668499f94f68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe8c141687d34c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4365e7cc6b8464c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb486d34ce2946aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea1b668499f94f68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ausgewogen-Risikobereit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>