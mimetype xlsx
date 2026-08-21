--- v10 (2026-08-01)
+++ v11 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f56f2cb30d24420" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3734a46fec7e497d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea1b668499f94f68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R949daef0e2e84917"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb486d34ce2946aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea1b668499f94f68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6ded1dff1044f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R949daef0e2e84917" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ausgewogen-Risikobereit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>