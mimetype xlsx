--- v11 (2026-08-21)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3734a46fec7e497d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc1a7f77fee14290" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R949daef0e2e84917"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e9b7b73f7694c44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6ded1dff1044f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R949daef0e2e84917" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db95e4a635844df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e9b7b73f7694c44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ausgewogen-Risikobereit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>