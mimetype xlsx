--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc1a7f77fee14290" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd08d17d99a6d415f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e9b7b73f7694c44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80b07bb63e1b4bcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db95e4a635844df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e9b7b73f7694c44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cd98ac435644b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80b07bb63e1b4bcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ausgewogen-Risikobereit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,914</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>