--- v13 (2026-10-01)
+++ v14 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd08d17d99a6d415f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R428da61c5bee4be7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80b07bb63e1b4bcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R596189b09f854906"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cd98ac435644b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80b07bb63e1b4bcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf07aaceb120342e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R596189b09f854906" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ausgewogen-Risikobereit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,912</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>