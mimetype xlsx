--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d52f1c599194ec4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f5c045d07954386" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe52bd0a95f8400b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde06084d356b42ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba638a928dbe4817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe52bd0a95f8400b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25d6f97c68e24788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde06084d356b42ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Cashflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>