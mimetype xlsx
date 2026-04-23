--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f5c045d07954386" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R167b91c91ce3432c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde06084d356b42ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67532bc3984b45d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25d6f97c68e24788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde06084d356b42ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbd84ece8f60441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67532bc3984b45d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Cashflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>