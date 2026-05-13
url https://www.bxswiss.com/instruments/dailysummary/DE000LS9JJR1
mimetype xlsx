--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R167b91c91ce3432c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddecda2cc50b41d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67532bc3984b45d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14c9534edf814b20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbd84ece8f60441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67532bc3984b45d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad1f991cb7044dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14c9534edf814b20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Cashflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,524</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>