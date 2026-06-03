--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddecda2cc50b41d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02ae988c6e4f46ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14c9534edf814b20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04a54bb2692e4a69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad1f991cb7044dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14c9534edf814b20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1dab5b585324a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04a54bb2692e4a69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Cashflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>