--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02ae988c6e4f46ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R135153d3d2d34466" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04a54bb2692e4a69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10c7f9fe9a7f4a94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1dab5b585324a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04a54bb2692e4a69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b7bb0b89e074b6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10c7f9fe9a7f4a94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Cashflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...360 lines deleted...]
-          <x:t>134,574</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,356</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>135,730</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,916</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>133,339</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>