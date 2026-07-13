--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R135153d3d2d34466" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce5060b01928430a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10c7f9fe9a7f4a94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c13e65c179e4122"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b7bb0b89e074b6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10c7f9fe9a7f4a94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R923ede19197c4a29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c13e65c179e4122" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Cashflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,490 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>135,730</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,916</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...388 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,464</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>