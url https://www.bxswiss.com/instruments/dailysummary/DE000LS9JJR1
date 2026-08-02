--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce5060b01928430a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1473cbabad6c4872" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c13e65c179e4122"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a6bc4b8e8c54f2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R923ede19197c4a29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c13e65c179e4122" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d1ee3f11ca44332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a6bc4b8e8c54f2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Cashflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>