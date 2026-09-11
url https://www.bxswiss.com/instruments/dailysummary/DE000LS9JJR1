--- v11 (2026-08-02)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1473cbabad6c4872" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R413ee7ec78684e86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a6bc4b8e8c54f2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4045b208f9d4dcc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d1ee3f11ca44332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a6bc4b8e8c54f2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R602db245cc594e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4045b208f9d4dcc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Cashflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...539 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>140,852</x:t>
-[...21 lines deleted...]
-          <x:t>140,132</x:t>
+          <x:t>140,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,856</x:t>
-[...31 lines deleted...]
-          <x:t>140,253</x:t>
+          <x:t>138,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>