--- v12 (2026-09-11)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R413ee7ec78684e86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dfbf7a7e89749cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4045b208f9d4dcc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91a0fcd8e3a64e47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R602db245cc594e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4045b208f9d4dcc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fca95091fed44d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91a0fcd8e3a64e47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Cashflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...301 lines deleted...]
-          <x:t>141,373</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,023</x:t>
-[...328 lines deleted...]
-          <x:t>138,502</x:t>
+          <x:t>142,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>