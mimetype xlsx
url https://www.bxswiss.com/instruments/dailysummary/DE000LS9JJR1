--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dfbf7a7e89749cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbd443d85e284c0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91a0fcd8e3a64e47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3ec47b657ae48a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fca95091fed44d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91a0fcd8e3a64e47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4098b8d2ccea4c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3ec47b657ae48a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Cashflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,656</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>