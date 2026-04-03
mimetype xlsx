--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06e90bd1559c4c96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa0602176cb54972" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50a626deb9164399"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1b52d432e52418b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re41309fbce344db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50a626deb9164399" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4644ed8d4034418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1b52d432e52418b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalDiversity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>147,423</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,151</x:t>
-[...6 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>146,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,632</x:t>
-[...522 lines deleted...]
-          <x:t>146,178</x:t>
+          <x:t>146,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,348</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>