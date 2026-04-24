--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa0602176cb54972" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeccd551f0c048f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1b52d432e52418b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6750478ef1cb44a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4644ed8d4034418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1b52d432e52418b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e999f61bca44f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6750478ef1cb44a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalDiversity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,804</x:t>
-[...48 lines deleted...]
-          <x:t>147,304</x:t>
+          <x:t>147,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>146,077</x:t>
-[...517 lines deleted...]
-          <x:t>147,348</x:t>
+          <x:t>148,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,591</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>