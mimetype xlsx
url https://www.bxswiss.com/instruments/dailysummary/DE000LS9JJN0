--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeccd551f0c048f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62ded275cd554fd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6750478ef1cb44a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88444f67903a4ebf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e999f61bca44f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6750478ef1cb44a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R073c7dd942074a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88444f67903a4ebf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalDiversity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,298</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>