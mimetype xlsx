--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62ded275cd554fd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3328c2c86ab8427e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88444f67903a4ebf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25f0649d71154e3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R073c7dd942074a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88444f67903a4ebf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re63f0d4fb0414148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25f0649d71154e3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalDiversity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,996</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>