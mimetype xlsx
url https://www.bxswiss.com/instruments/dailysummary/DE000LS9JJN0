--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3328c2c86ab8427e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a6349c32b1a45e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25f0649d71154e3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa2cb7c6d8054b2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re63f0d4fb0414148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25f0649d71154e3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71b41b38e72144e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa2cb7c6d8054b2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalDiversity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>