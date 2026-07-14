--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a6349c32b1a45e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc15ab458f8cf490f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa2cb7c6d8054b2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R652d338f5f8b4b46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71b41b38e72144e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa2cb7c6d8054b2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb49c9b4f0d7a4569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R652d338f5f8b4b46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalDiversity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>154,572</x:t>
-[...468 lines deleted...]
-          <x:t>156,219</x:t>
+          <x:t>154,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>