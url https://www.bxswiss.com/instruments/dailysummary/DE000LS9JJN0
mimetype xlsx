--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc15ab458f8cf490f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52d1b3924a694494" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R652d338f5f8b4b46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5ee281342d440dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb49c9b4f0d7a4569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R652d338f5f8b4b46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81d8cdad96164373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5ee281342d440dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalDiversity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,223</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>