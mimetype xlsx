--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52d1b3924a694494" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R696080c11406441e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5ee281342d440dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83ac029ed36c4110"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81d8cdad96164373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5ee281342d440dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7172419567eb49b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83ac029ed36c4110" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalDiversity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>