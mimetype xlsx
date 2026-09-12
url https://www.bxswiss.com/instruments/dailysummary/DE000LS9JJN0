--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R696080c11406441e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0c25bf30f0e41c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83ac029ed36c4110"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7acbdd6fee8e4834"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7172419567eb49b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83ac029ed36c4110" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86ee72a232a145b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7acbdd6fee8e4834" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalDiversity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,987</x:t>
-[...440 lines deleted...]
-        <x:is>
           <x:t>152,613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>