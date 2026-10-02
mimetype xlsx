--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0c25bf30f0e41c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccc428fdfddf47af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7acbdd6fee8e4834"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41f85cc2a44c4b15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86ee72a232a145b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7acbdd6fee8e4834" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R168a3d7a84f24a2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41f85cc2a44c4b15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalDiversity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...230 lines deleted...]
-          <x:t>152,655</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,449</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>153,143</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,184</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>154,901</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>