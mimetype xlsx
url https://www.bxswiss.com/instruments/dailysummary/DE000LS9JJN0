--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccc428fdfddf47af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2146de4f781f445e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41f85cc2a44c4b15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1ae495e9e894fe3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R168a3d7a84f24a2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41f85cc2a44c4b15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R127eea2256274cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1ae495e9e894fe3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GlobalDiversity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,598 +149,220 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>153,143</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,184</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...523 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,604</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>