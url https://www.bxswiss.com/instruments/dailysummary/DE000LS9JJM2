--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb311748439194ffb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26098267cac648ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R880f04ac8a294bbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ff83fb05fbf49cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd08fd4846ebb468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R880f04ac8a294bbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96ba2b8450b24888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ff83fb05fbf49cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Random-Walk-Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>