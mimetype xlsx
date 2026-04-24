--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26098267cac648ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e31719aeb344884" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ff83fb05fbf49cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf70e5b04e4884f6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96ba2b8450b24888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ff83fb05fbf49cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd01ae128c0fd4a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf70e5b04e4884f6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Random-Walk-Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>