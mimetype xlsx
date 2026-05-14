--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e31719aeb344884" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01c3d3e74d3c469b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf70e5b04e4884f6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6318527da49141ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd01ae128c0fd4a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf70e5b04e4884f6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9328357dc4dd45f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6318527da49141ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Random-Walk-Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>