--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01c3d3e74d3c469b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5acc9a27e31f42b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6318527da49141ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfba12d4eba614525"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9328357dc4dd45f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6318527da49141ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62b2b860d772417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfba12d4eba614525" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Random-Walk-Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>193,570</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>