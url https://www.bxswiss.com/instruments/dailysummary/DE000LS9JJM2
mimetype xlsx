--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5acc9a27e31f42b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ddd2a25fc214fef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfba12d4eba614525"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf77a42fa563464a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62b2b860d772417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfba12d4eba614525" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3cad00a00904481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf77a42fa563464a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Random-Walk-Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,371</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>