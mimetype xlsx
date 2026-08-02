--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ddd2a25fc214fef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a03f4f118754636" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf77a42fa563464a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81db2783b8554f65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3cad00a00904481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf77a42fa563464a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1360103e9df4c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81db2783b8554f65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Random-Walk-Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,213</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>