--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a03f4f118754636" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17dd0b51fca84fea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81db2783b8554f65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55eed6299992469e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1360103e9df4c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81db2783b8554f65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea200da16efa4d32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55eed6299992469e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Random-Walk-Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>200,668</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>