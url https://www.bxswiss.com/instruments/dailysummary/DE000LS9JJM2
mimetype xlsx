--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17dd0b51fca84fea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re25c6a92de6b45ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55eed6299992469e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61755d1d4d314ec4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea200da16efa4d32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55eed6299992469e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34b8aee11b264912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61755d1d4d314ec4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Random-Walk-Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,411</x:t>
@@ -791,31 +366,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>