--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re25c6a92de6b45ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddfbb77878914de7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61755d1d4d314ec4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce3ca8a4fb104d24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34b8aee11b264912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61755d1d4d314ec4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c4752eafa7044d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce3ca8a4fb104d24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Random-Walk-Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,917</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>