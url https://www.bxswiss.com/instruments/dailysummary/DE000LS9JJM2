--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddfbb77878914de7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aed32c3e44e4f59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce3ca8a4fb104d24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73f863b5beb74537"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c4752eafa7044d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce3ca8a4fb104d24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1472b44691a642a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73f863b5beb74537" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Random-Walk-Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...284 lines deleted...]
-          <x:t>204,775</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,555</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>206,674</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,799</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>209,326</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>