--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72ef4ed55bba44d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03cfcfa759c744bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d6d0673f3694c31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba2bfd2c28994d9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d630c98fc2e4e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d6d0673f3694c31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re24bd76395a84a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba2bfd2c28994d9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendentitel weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,577</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>