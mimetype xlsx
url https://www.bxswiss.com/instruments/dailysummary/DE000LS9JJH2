--- v5 (2026-04-05)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03cfcfa759c744bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a76bf96a9fa4c94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba2bfd2c28994d9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16918fe0976742af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re24bd76395a84a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba2bfd2c28994d9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf017c16ffda745cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16918fe0976742af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendentitel weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>