--- v6 (2026-04-27)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a76bf96a9fa4c94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb79b724bf8f44ef0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16918fe0976742af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9edb597991cd40ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf017c16ffda745cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16918fe0976742af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a726b25aca04045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9edb597991cd40ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendentitel weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>131,361</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,692</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...413 lines deleted...]
-          <x:t>23.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,966</x:t>
-[...36 lines deleted...]
-          <x:t>130,692</x:t>
+          <x:t>130,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>