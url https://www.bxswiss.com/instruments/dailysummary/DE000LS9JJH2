--- v7 (2026-05-20)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb79b724bf8f44ef0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R325d412cf3a34704" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9edb597991cd40ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a10dc0ed44943d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a726b25aca04045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9edb597991cd40ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdd7eac7c5064586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a10dc0ed44943d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendentitel weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,638</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>