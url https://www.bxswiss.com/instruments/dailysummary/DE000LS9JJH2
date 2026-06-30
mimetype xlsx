--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R325d412cf3a34704" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ba69cbe0905405b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a10dc0ed44943d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R386c8248dacf4536"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdd7eac7c5064586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a10dc0ed44943d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb349433f78e4bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R386c8248dacf4536" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendentitel weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>