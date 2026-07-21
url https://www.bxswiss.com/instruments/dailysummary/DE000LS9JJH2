--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ba69cbe0905405b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0437d4187544a0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R386c8248dacf4536"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76232a5c89bf4c11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb349433f78e4bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R386c8248dacf4536" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55c727ec111d42d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76232a5c89bf4c11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendentitel weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>