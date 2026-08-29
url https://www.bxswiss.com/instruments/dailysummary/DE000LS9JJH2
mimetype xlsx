--- v10 (2026-07-21)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0437d4187544a0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fa4ff1c2fd041a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76232a5c89bf4c11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raedd88e401a4429e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55c727ec111d42d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76232a5c89bf4c11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34fad9c0032846c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raedd88e401a4429e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendentitel weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...296 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,439</x:t>
-[...279 lines deleted...]
-          <x:t>136,430</x:t>
+          <x:t>138,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,127</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>