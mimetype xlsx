--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fa4ff1c2fd041a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99365aa2452d4816" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raedd88e401a4429e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8eeaf38ef2d54c6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34fad9c0032846c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raedd88e401a4429e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82d10c2c2d1042f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8eeaf38ef2d54c6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendentitel weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,581 +149,203 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>138,575</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,657</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...344 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,396</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>