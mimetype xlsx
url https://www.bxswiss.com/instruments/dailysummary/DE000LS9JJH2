--- v12 (2026-09-18)
+++ v13 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99365aa2452d4816" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb67451bd84b47af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8eeaf38ef2d54c6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R261dc9e00c1843d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82d10c2c2d1042f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8eeaf38ef2d54c6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13b261056a1c4e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R261dc9e00c1843d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendentitel weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,359</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>