--- v13 (2026-10-10)
+++ v14 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb67451bd84b47af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf48b005031a14a25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R261dc9e00c1843d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35b97143e4b149f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13b261056a1c4e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R261dc9e00c1843d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3bd9bb204584e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35b97143e4b149f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendentitel weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...279 lines deleted...]
-          <x:t>136,358</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,245</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>135,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>