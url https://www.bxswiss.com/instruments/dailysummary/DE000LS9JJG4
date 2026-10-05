--- v12 (2026-09-15)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7672d93f46784b64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc100840711a3460a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10644ba1f3e4418d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra969e88130454c59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4af9e814f0994052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10644ba1f3e4418d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb70403988fe64de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra969e88130454c59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech- und Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>