--- v13 (2026-10-05)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc100840711a3460a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ac1e7c1c9d94c0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra969e88130454c59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42ced6602b564275"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb70403988fe64de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra969e88130454c59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R585811c1f2184b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42ced6602b564275" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech- und Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>