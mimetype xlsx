--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21c0583332aa4ed1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R422b15e4a5544e3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb23afa004f0d4873"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbf6c90aeb9c4b02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fb15921ace44f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb23afa004f0d4873" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71ad18ec794c43a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbf6c90aeb9c4b02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech- und Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>