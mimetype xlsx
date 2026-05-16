--- v6 (2026-04-05)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R422b15e4a5544e3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R784a334a6361477d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbf6c90aeb9c4b02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc463068d81e747d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71ad18ec794c43a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbf6c90aeb9c4b02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refa974bcd766425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc463068d81e747d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech- und Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>156,879</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>