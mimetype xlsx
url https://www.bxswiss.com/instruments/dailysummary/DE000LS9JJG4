--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R784a334a6361477d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68bf0b35fef74bee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc463068d81e747d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24b6a7443d6547b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refa974bcd766425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc463068d81e747d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R134e367947714fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24b6a7443d6547b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech- und Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...257 lines deleted...]
-          <x:t>162,681</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,435</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...339 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>