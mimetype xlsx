--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68bf0b35fef74bee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re632577a43624a9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24b6a7443d6547b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c3d143a14664ad9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R134e367947714fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24b6a7443d6547b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2af987cd0ba41ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c3d143a14664ad9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech- und Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>162,082</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>161,971</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>166,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,564</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>