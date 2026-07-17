--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re632577a43624a9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8a5f61ffe5e4af4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c3d143a14664ad9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc313186dc6064ab4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2af987cd0ba41ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c3d143a14664ad9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb983c75bc3b1419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc313186dc6064ab4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech- und Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>