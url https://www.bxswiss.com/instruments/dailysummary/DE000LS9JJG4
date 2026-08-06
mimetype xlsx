--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8a5f61ffe5e4af4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf86ade071d84509" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc313186dc6064ab4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R648a3c33ebb34f8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb983c75bc3b1419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc313186dc6064ab4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55bfb64ce9724ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R648a3c33ebb34f8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech- und Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>166,588</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>165,748</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>168,699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,949</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,378</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>