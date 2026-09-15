--- v11 (2026-08-06)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf86ade071d84509" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7672d93f46784b64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R648a3c33ebb34f8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10644ba1f3e4418d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55bfb64ce9724ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R648a3c33ebb34f8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4af9e814f0994052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10644ba1f3e4418d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech- und Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>169,378</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>