--- v12 (2026-09-04)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c2d9f46dc534f91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19911d80856f4c7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44b8d513fc3b4670"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reed76290b5464411"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ee97ce12c654f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44b8d513fc3b4670" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f2ef318c97d4454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reed76290b5464411" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investradar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,893</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>