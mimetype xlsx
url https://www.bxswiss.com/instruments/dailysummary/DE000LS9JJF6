--- v13 (2026-09-24)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19911d80856f4c7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6794f35a78e44429" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reed76290b5464411"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9162a47783ac45e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f2ef318c97d4454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reed76290b5464411" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5835969cd3e4d8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9162a47783ac45e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investradar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,396</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>