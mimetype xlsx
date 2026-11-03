--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6794f35a78e44429" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R621b9aa45be84330" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9162a47783ac45e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0e7777b935f4467"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5835969cd3e4d8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9162a47783ac45e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff14c878997743aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0e7777b935f4467" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investradar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,984</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>