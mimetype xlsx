--- v5 (2026-02-21)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refd3d2cc0e884e71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcef72b32e25d46ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38a91e47e024493e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5e8220546c84307"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1ac64e872d34d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38a91e47e024493e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra226c4a3bc6d4428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5e8220546c84307" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investradar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>208,050</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>