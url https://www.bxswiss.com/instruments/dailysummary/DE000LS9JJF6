--- v6 (2026-04-04)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcef72b32e25d46ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54841e6aa1604899" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5e8220546c84307"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf49d146cc4fc47d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra226c4a3bc6d4428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5e8220546c84307" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1a5429fd83b43c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf49d146cc4fc47d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investradar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,172</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>