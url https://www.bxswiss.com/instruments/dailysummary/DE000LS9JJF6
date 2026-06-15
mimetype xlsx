--- v7 (2026-04-27)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54841e6aa1604899" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7abf1ccde8594c7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf49d146cc4fc47d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49c5a6ec6a8c452a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1a5429fd83b43c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf49d146cc4fc47d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb18316d262f3470e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49c5a6ec6a8c452a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investradar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>211,090</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>