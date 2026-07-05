--- v8 (2026-06-15)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7abf1ccde8594c7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R471d4a2949a34055" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49c5a6ec6a8c452a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9656de502fb4a4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb18316d262f3470e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49c5a6ec6a8c452a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0401d2508af74b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9656de502fb4a4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investradar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>