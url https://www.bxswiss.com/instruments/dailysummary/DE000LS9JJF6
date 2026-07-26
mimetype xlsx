--- v9 (2026-07-05)
+++ v10 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R471d4a2949a34055" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6c1fbad7f874d5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9656de502fb4a4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb78a1b3ca5e54eba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0401d2508af74b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9656de502fb4a4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R066ed9b697f94be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb78a1b3ca5e54eba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investradar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,554</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>