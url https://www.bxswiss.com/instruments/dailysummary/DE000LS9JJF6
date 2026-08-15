--- v10 (2026-07-26)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6c1fbad7f874d5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a1644d83a4347a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb78a1b3ca5e54eba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9ff49e10d3647eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R066ed9b697f94be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb78a1b3ca5e54eba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6eaa390e71a4694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9ff49e10d3647eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investradar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>