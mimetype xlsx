--- v11 (2026-08-15)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a1644d83a4347a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c2d9f46dc534f91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9ff49e10d3647eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44b8d513fc3b4670"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6eaa390e71a4694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9ff49e10d3647eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ee97ce12c654f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44b8d513fc3b4670" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investradar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,443</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>