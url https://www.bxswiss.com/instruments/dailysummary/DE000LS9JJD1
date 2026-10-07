--- v12 (2026-09-15)
+++ v13 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b44e5aeee274dc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re530a703081544bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R626a1832df224231"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb05722080eb944c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a48cbe135354bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R626a1832df224231" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99e9b5b814174285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb05722080eb944c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Renditechancen TP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,343</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>