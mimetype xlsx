--- v13 (2026-10-07)
+++ v14 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re530a703081544bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7037fb2ffaa4f4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb05722080eb944c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74a841f2a9b346a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99e9b5b814174285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb05722080eb944c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7506de43b63e4ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74a841f2a9b346a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Renditechancen TP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...230 lines deleted...]
-          <x:t>225,710</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,438</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...172 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,576</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>