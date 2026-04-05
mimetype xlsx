--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R380efeaccb294bab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec7b7607c7154d53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re44b1021ed004246"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R786fe04f975c42ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R828645117a6e4e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re44b1021ed004246" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R234072c23aa24318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R786fe04f975c42ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Renditechancen TP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,374</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>