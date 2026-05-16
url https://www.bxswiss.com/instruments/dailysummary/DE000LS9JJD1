--- v5 (2026-04-05)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec7b7607c7154d53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b05947f97674506" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R786fe04f975c42ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c04e328bcf44ea4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R234072c23aa24318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R786fe04f975c42ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5399bd63d19454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c04e328bcf44ea4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Renditechancen TP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>190,050</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>189,254</x:t>
-[...355 lines deleted...]
-          <x:t>190,653</x:t>
+          <x:t>190,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>