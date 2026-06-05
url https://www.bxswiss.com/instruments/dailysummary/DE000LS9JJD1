--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b05947f97674506" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R415287e783f54e5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c04e328bcf44ea4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61a9e2de50524a7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5399bd63d19454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c04e328bcf44ea4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R626bb65f27b349ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61a9e2de50524a7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Renditechancen TP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>