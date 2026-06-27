--- v7 (2026-06-05)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R415287e783f54e5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89f251756beb4be2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61a9e2de50524a7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8fcf7f2053c4b6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R626bb65f27b349ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61a9e2de50524a7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R102c6366e01b4518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8fcf7f2053c4b6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Renditechancen TP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,978</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>