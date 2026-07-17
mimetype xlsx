--- v8 (2026-06-27)
+++ v9 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89f251756beb4be2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dc1e501f4b845f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8fcf7f2053c4b6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa13f1f2c3904ef8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R102c6366e01b4518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8fcf7f2053c4b6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1ec854e3d874253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa13f1f2c3904ef8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Renditechancen TP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>