--- v9 (2026-07-17)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dc1e501f4b845f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dc70c3602e34a73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa13f1f2c3904ef8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc88db34ff0714ca2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1ec854e3d874253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa13f1f2c3904ef8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7a3ce03a05e436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc88db34ff0714ca2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Renditechancen TP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>214,379</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>214,308</x:t>
-[...301 lines deleted...]
-          <x:t>220,173</x:t>
+          <x:t>217,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>