--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dc70c3602e34a73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe959c168a534066" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc88db34ff0714ca2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R223e160df4384c9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7a3ce03a05e436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc88db34ff0714ca2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R704d040a6fac4de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R223e160df4384c9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Renditechancen TP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>