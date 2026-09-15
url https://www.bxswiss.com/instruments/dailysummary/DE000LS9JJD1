--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe959c168a534066" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b44e5aeee274dc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R223e160df4384c9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R626a1832df224231"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R704d040a6fac4de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R223e160df4384c9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a48cbe135354bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R626a1832df224231" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Renditechancen TP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>220,541</x:t>
-[...333 lines deleted...]
-          <x:t>218,201</x:t>
+          <x:t>218,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>