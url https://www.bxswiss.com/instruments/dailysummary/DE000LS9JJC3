--- v15 (2026-09-13)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb81087fceaf14eae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc1d0097ddbf4f3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25e4f4f64494470e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R058b8d3254e9465b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ee0db9d35c740d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25e4f4f64494470e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bce9c8756194f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R058b8d3254e9465b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lazarus2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,783</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>