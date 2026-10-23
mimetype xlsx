--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc1d0097ddbf4f3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R240e9336850c4752" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R058b8d3254e9465b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c7118f184ef46c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bce9c8756194f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R058b8d3254e9465b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra41414c007f540cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c7118f184ef46c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lazarus2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>