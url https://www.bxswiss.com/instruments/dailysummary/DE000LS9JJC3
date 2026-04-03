--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca9a51d847974c71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radee7cf527cf4802" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81568eef512a4d96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf08e92362d3649bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49a01767374c4fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81568eef512a4d96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ca28039f31c4928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf08e92362d3649bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lazarus2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,794</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>