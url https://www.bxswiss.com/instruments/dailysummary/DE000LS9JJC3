--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radee7cf527cf4802" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3292e9f22814873" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf08e92362d3649bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra10a8104a5394855"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ca28039f31c4928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf08e92362d3649bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39510a076c0a464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra10a8104a5394855" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lazarus2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>