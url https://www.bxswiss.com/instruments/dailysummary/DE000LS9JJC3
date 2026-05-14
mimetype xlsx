--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3292e9f22814873" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92753f1521184175" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra10a8104a5394855"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79ea64d0eb5b4cc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39510a076c0a464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra10a8104a5394855" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ad56780ce654bb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79ea64d0eb5b4cc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lazarus2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>133,058</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,717</x:t>
-[...512 lines deleted...]
-          <x:t>130,865</x:t>
+          <x:t>130,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>