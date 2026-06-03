--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92753f1521184175" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R417d505ac1764e38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79ea64d0eb5b4cc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra226e0268f2d41cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ad56780ce654bb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79ea64d0eb5b4cc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R764b54b45bd24336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra226e0268f2d41cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lazarus2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>