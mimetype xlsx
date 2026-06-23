--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R417d505ac1764e38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc95041870cb4946" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra226e0268f2d41cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc300055c0c0a4968"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R764b54b45bd24336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra226e0268f2d41cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65e5f462804d4c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc300055c0c0a4968" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lazarus2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>