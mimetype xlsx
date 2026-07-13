--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc95041870cb4946" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R173a9c9e507446dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc300055c0c0a4968"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23036e4b16484f16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65e5f462804d4c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc300055c0c0a4968" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc949bcbc4bd642fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23036e4b16484f16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lazarus2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>