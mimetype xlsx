--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R173a9c9e507446dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec6dd9a849ef4c85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23036e4b16484f16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91e343f10dea4535"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc949bcbc4bd642fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23036e4b16484f16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafe140497de243d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91e343f10dea4535" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lazarus2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>