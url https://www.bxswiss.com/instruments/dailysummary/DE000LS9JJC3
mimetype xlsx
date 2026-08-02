--- v12 (2026-08-02)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec6dd9a849ef4c85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re725253d259c450e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91e343f10dea4535"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa939e0bdbb04c7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafe140497de243d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91e343f10dea4535" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf28baa1691484bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa939e0bdbb04c7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lazarus2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>