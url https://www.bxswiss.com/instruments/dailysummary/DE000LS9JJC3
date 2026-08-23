--- v13 (2026-08-02)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re725253d259c450e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c7ffa14e2a74c8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa939e0bdbb04c7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a47ee6b7580490d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf28baa1691484bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa939e0bdbb04c7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb905c2874bc4460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a47ee6b7580490d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lazarus2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>139,011</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,407</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>137,044</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>