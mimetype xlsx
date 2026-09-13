--- v14 (2026-08-23)
+++ v15 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c7ffa14e2a74c8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb81087fceaf14eae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a47ee6b7580490d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25e4f4f64494470e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb905c2874bc4460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a47ee6b7580490d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ee0db9d35c740d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25e4f4f64494470e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lazarus2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,503</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,386</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>