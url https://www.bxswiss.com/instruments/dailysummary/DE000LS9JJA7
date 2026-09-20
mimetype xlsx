--- v12 (2026-08-29)
+++ v13 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1c95a2dfb52438e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4e11ffd3fa04a61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R105d90e5e7eb405a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c6f0644ef354379"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R729a81f21a55462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R105d90e5e7eb405a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e22870f77e849a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c6f0644ef354379" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold &amp; Silberwerte Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,908</x:t>
@@ -791,31 +339,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>