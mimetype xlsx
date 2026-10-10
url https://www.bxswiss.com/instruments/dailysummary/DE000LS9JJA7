--- v13 (2026-09-20)
+++ v14 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4e11ffd3fa04a61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reded74f47199460c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c6f0644ef354379"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96785d7579614465"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e22870f77e849a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c6f0644ef354379" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c5dbf286fe44c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96785d7579614465" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold &amp; Silberwerte Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>