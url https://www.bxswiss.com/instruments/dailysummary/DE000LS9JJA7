--- v14 (2026-10-10)
+++ v15 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reded74f47199460c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9ccdc87107e4d83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96785d7579614465"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2a33d8b27ce4962"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c5dbf286fe44c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96785d7579614465" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4731f66764404bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2a33d8b27ce4962" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold &amp; Silberwerte Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,866</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>