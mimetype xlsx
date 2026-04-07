--- v5 (2026-03-18)
+++ v6 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87bc2fea400849fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a071e1b50da4e83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe541909605f4558"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R437cfb5cacce47a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53209a5c05344ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe541909605f4558" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb0af861f9da4be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R437cfb5cacce47a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold &amp; Silberwerte Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>346,676</x:t>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>345,580</x:t>
-[...366 lines deleted...]
-        <x:is>
           <x:t>345,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,908</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>