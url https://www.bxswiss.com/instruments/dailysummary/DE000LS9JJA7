--- v6 (2026-04-07)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a071e1b50da4e83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ebe2e7002944da6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R437cfb5cacce47a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50e91a50b7c24d77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb0af861f9da4be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R437cfb5cacce47a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6641ff7fd18a48c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50e91a50b7c24d77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold &amp; Silberwerte Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,412</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>