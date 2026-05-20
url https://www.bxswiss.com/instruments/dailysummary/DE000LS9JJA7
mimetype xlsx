--- v7 (2026-04-27)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ebe2e7002944da6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde25782742654ba6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50e91a50b7c24d77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R855cc2432ba9469f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6641ff7fd18a48c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50e91a50b7c24d77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R783de3c070f44661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R855cc2432ba9469f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold &amp; Silberwerte Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,947</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>