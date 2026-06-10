--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde25782742654ba6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb14e1b93aded4a29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R855cc2432ba9469f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2357508e339b4c27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R783de3c070f44661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R855cc2432ba9469f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3c303b0ffa649ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2357508e339b4c27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold &amp; Silberwerte Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,989</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>