--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb14e1b93aded4a29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd0e051e8387447c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2357508e339b4c27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f8535d5efd24fca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3c303b0ffa649ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2357508e339b4c27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aee2240ca9c4500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f8535d5efd24fca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold &amp; Silberwerte Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>