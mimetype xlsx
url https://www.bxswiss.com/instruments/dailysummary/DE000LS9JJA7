--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd0e051e8387447c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R608e1893bddf4c14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f8535d5efd24fca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fff7c480ed241b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aee2240ca9c4500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f8535d5efd24fca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe0e5aef72fd49e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fff7c480ed241b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold &amp; Silberwerte Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>