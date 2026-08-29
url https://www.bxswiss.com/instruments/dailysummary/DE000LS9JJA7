--- v11 (2026-07-21)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R608e1893bddf4c14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1c95a2dfb52438e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fff7c480ed241b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R105d90e5e7eb405a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe0e5aef72fd49e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fff7c480ed241b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R729a81f21a55462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R105d90e5e7eb405a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold &amp; Silberwerte Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>300,395</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>