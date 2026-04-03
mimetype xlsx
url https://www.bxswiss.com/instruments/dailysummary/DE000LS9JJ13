--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57384b3f7fc74a65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98e46cb8ef3845e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72f9e0fe59214fbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc72ca84c28bd44a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38251264f106439d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72f9e0fe59214fbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43b6d85fd2c24126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc72ca84c28bd44a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vital 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJ13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,186 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...153 lines deleted...]
-          <x:t>19.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>