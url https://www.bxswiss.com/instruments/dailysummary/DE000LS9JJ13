--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98e46cb8ef3845e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R975a1d59e6a44cb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc72ca84c28bd44a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c177a8ff4dd45e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43b6d85fd2c24126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc72ca84c28bd44a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59e38191f08f4b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c177a8ff4dd45e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vital 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJ13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>