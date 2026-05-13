--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R975a1d59e6a44cb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R291ff33475a04f2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c177a8ff4dd45e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R921133a7532349c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59e38191f08f4b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c177a8ff4dd45e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe9d4b55c2ac4b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R921133a7532349c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vital 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJ13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>25,551</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,232</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>26,343</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,404</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,534</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>26,875</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,709</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>