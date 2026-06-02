--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R291ff33475a04f2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5e9a32820454dfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R921133a7532349c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4ff98ed0aa3444c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe9d4b55c2ac4b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R921133a7532349c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a77b8c249ee4baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4ff98ed0aa3444c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vital 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJ13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,549 +149,171 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...144 lines deleted...]
-          <x:t>27,007</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,343</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,404</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,534</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...339 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,790</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>