--- v7 (2026-06-02)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5e9a32820454dfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d56e00db6404955" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4ff98ed0aa3444c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7509f98849fe446b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a77b8c249ee4baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4ff98ed0aa3444c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b943cac21e74178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7509f98849fe446b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vital 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJ13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>26,156</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>26,304</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,478</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>26,064</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>