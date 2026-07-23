--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d56e00db6404955" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7566094cf7a40f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7509f98849fe446b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d578bff05b74d74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b943cac21e74178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7509f98849fe446b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc19005564d8466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d578bff05b74d74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vital 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJ13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>25,915</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,035</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...396 lines deleted...]
-          <x:t>25,458</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,058</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>25,858</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>