--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7566094cf7a40f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcc07f05c67648be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d578bff05b74d74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0ef9a25821946f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc19005564d8466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d578bff05b74d74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0f58b8d554c41db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0ef9a25821946f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vital 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJ13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,346</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>27,319</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>