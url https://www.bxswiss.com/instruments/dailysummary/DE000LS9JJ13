--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcc07f05c67648be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31a8b9282d094cc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0ef9a25821946f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra559b18dcc054467"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0f58b8d554c41db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0ef9a25821946f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab6d4cc989db48b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra559b18dcc054467" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vital 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJ13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>