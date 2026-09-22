--- v11 (2026-09-01)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31a8b9282d094cc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96c3bd7ad08a404b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra559b18dcc054467"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1241cd4968a94a40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab6d4cc989db48b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra559b18dcc054467" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4be12b97dead404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1241cd4968a94a40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vital 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJ13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>