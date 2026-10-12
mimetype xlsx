--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96c3bd7ad08a404b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd341809d91b84de1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1241cd4968a94a40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79e4438a4ea24a0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4be12b97dead404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1241cd4968a94a40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cb28a5943644586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79e4438a4ea24a0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vital 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJ13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...269 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,104</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>24,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,686</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>