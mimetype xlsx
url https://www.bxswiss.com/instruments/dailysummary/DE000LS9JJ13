--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd341809d91b84de1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R777d0101f7904ddb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79e4438a4ea24a0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf869a018f07465a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cb28a5943644586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79e4438a4ea24a0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f52d6d60c0843fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf869a018f07465a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vital 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JJ13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...257 lines deleted...]
-          <x:t>23,375</x:t>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,385</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...118 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,049</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,043</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>