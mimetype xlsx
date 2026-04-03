--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff863e5561ec4f16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aad78212b4f4ad2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd90c9b00341c4b59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R742882e6f8fe47c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ddc1409744b4a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd90c9b00341c4b59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0236b46152c4516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R742882e6f8fe47c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AK - DAX WERTE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JHX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...419 lines deleted...]
-          <x:t>80,849</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,067</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>81,169</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>