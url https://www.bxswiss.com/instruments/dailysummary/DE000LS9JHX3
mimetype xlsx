--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aad78212b4f4ad2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e63efb65e1a4175" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R742882e6f8fe47c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e7204ce133a4f44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0236b46152c4516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R742882e6f8fe47c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55b9f6cde3544a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e7204ce133a4f44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AK - DAX WERTE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JHX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>