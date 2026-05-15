--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e63efb65e1a4175" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde677e258e754a61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e7204ce133a4f44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a6a9dce685b4217"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55b9f6cde3544a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e7204ce133a4f44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbea843313484e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a6a9dce685b4217" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AK - DAX WERTE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JHX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>81,353</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,251</x:t>
-[...544 lines deleted...]
-          <x:t>81,647</x:t>
+          <x:t>81,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>