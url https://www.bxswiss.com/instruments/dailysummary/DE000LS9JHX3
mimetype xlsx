--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde677e258e754a61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde0bb7cde4b24e71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a6a9dce685b4217"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R387513c7765940cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbea843313484e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a6a9dce685b4217" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95be3f7c83794a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R387513c7765940cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AK - DAX WERTE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JHX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,248</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>