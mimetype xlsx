--- v9 (2026-06-05)
+++ v10 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde0bb7cde4b24e71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra55dc1d2264d405c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R387513c7765940cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb136c8c43244db6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95be3f7c83794a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R387513c7765940cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb67bac7142e84e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb136c8c43244db6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AK - DAX WERTE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JHX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>81,320</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,252</x:t>
-[...97 lines deleted...]
-          <x:t>81,179</x:t>
+          <x:t>81,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,150</x:t>
-[...490 lines deleted...]
-          <x:t>81,248</x:t>
+          <x:t>81,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>