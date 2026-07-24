--- v10 (2026-07-04)
+++ v11 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra55dc1d2264d405c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra534443392c3427d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb136c8c43244db6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9f34da7cbaa4784"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb67bac7142e84e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb136c8c43244db6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57230f3130954186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9f34da7cbaa4784" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AK - DAX WERTE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JHX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>81,362</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,511</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>81,612</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>81,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>81,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,575</x:t>
-[...48 lines deleted...]
-          <x:t>81,487</x:t>
+          <x:t>81,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,677</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>81,397</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,236</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>