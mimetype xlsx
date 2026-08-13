--- v11 (2026-07-24)
+++ v12 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra534443392c3427d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24841adf60e74786" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9f34da7cbaa4784"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa1336ad46374ead"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57230f3130954186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9f34da7cbaa4784" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52b281b72cf14f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa1336ad46374ead" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AK - DAX WERTE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JHX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,527 +149,122 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...392 lines deleted...]
-          <x:t>81,558</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,678</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...74 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,843</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>