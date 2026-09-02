--- v12 (2026-08-13)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24841adf60e74786" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0a9a9a5ba2945e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa1336ad46374ead"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9b5aa11bd464db2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52b281b72cf14f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa1336ad46374ead" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42b21a00434d4014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9b5aa11bd464db2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AK - DAX WERTE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JHX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>82,497</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,425</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>82,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,451</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>