--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0a9a9a5ba2945e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcefdfdccc1f24473" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9b5aa11bd464db2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ce475cc5dc0462d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42b21a00434d4014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9b5aa11bd464db2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9634bb3bf9e34b6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ce475cc5dc0462d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AK - DAX WERTE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JHX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>82,766</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,555</x:t>
-[...43 lines deleted...]
-          <x:t>82,765</x:t>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,720</x:t>
-[...80 lines deleted...]
-          <x:t>82,997</x:t>
+          <x:t>83,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,152</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>83,180</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>