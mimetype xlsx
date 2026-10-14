--- v14 (2026-09-22)
+++ v15 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcefdfdccc1f24473" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba505b924f224900" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ce475cc5dc0462d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcd4fede9ee740da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9634bb3bf9e34b6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ce475cc5dc0462d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc639c568dc24d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcd4fede9ee740da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AK - DAX WERTE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JHX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,279</x:t>
-[...328 lines deleted...]
-          <x:t>83,562</x:t>
+          <x:t>82,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,648</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>83,041</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>