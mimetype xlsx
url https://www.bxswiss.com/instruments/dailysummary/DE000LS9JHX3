--- v15 (2026-10-14)
+++ v16 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba505b924f224900" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28d7d0da6c064e55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcd4fede9ee740da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref403e41248a4f74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc639c568dc24d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcd4fede9ee740da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R582054d6963043fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref403e41248a4f74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AK - DAX WERTE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JHX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...382 lines deleted...]
-          <x:t>82,350</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,811</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>82,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,383</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,536</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>