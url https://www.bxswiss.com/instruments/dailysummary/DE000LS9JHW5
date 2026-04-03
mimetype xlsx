--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree19af37e8c94760" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra977e77c5914444c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4235b0440044e5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f70d69a0e5d4827"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfda77ee2bc59417d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4235b0440044e5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9bbe3fe86484a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f70d69a0e5d4827" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Dividend Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JHW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>