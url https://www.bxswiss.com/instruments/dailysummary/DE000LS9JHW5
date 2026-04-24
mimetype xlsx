--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra977e77c5914444c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61ed3943347b4a84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f70d69a0e5d4827"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa5389f6c21a40bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9bbe3fe86484a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f70d69a0e5d4827" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37457baad26440d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa5389f6c21a40bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Dividend Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JHW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,947</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>