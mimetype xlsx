--- v6 (2026-04-24)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61ed3943347b4a84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf22ac24db7b94d84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa5389f6c21a40bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ca59d0e81674d47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37457baad26440d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa5389f6c21a40bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59d845f2fc334687" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ca59d0e81674d47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Dividend Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JHW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...473 lines deleted...]
-          <x:t>162,167</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,369</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>160,947</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>