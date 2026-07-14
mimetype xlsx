--- v7 (2026-06-13)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf22ac24db7b94d84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R243bf9182c6f4276" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ca59d0e81674d47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb98ff828ba0c40b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59d845f2fc334687" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ca59d0e81674d47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c0572214b6c4208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb98ff828ba0c40b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Dividend Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JHW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>