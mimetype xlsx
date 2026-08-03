--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R243bf9182c6f4276" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b87931c06bd410d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb98ff828ba0c40b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f4218971b574491"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c0572214b6c4208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb98ff828ba0c40b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R519d38340c554304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f4218971b574491" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Dividend Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JHW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,412</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>