--- v9 (2026-08-03)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b87931c06bd410d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9d2fd8c347e4e87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f4218971b574491"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb0c0819e29f4014"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R519d38340c554304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f4218971b574491" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca0c5201552f416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb0c0819e29f4014" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Dividend Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JHW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>172,842</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>