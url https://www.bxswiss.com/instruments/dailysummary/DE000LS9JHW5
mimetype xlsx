--- v10 (2026-09-12)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9d2fd8c347e4e87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b73981423eb47d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb0c0819e29f4014"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea093c709c574156"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca0c5201552f416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb0c0819e29f4014" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfed9fcf49fc44948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea093c709c574156" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Dividend Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JHW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>172,651</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>172,554</x:t>
-[...382 lines deleted...]
-          <x:t>173,879</x:t>
+          <x:t>173,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>