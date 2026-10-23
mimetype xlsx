--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b73981423eb47d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re51e57f965424432" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea093c709c574156"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce32c4ac8c2a41fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfed9fcf49fc44948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea093c709c574156" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6999866bb4104907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce32c4ac8c2a41fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Dividend Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JHW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...188 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>173,827</x:t>
-[...197 lines deleted...]
-        <x:is>
           <x:t>173,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,085</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>