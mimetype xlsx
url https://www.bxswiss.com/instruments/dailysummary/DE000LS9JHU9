--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d515c5d6ee84bff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23636e7ac64a45f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4f64d8009d743ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a0c439206c3429c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99efa31e976a4ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4f64d8009d743ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49742631843041e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a0c439206c3429c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Erholung nach dem Fall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JHU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,696</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>