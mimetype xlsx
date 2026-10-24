--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23636e7ac64a45f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf989828359f48da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a0c439206c3429c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6128a2f1b506436a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49742631843041e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a0c439206c3429c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01348225913c4ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6128a2f1b506436a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Erholung nach dem Fall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JHU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>