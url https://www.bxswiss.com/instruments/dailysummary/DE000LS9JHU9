--- v3 (2026-03-14)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19acc331d1d54bae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R409f424aed524ea4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e81d7ce063d495f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa19d494d1b34757"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R813f42a99ac54c27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e81d7ce063d495f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9418d451f0744fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa19d494d1b34757" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Erholung nach dem Fall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JHU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>