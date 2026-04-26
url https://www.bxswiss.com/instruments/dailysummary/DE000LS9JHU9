--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R409f424aed524ea4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29c1297e88cb4712" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa19d494d1b34757"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2064684c4ea4a7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9418d451f0744fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa19d494d1b34757" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8e3650d55224ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2064684c4ea4a7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Erholung nach dem Fall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JHU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>