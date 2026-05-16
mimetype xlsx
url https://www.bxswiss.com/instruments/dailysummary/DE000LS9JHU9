--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29c1297e88cb4712" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb07af4049d9a4fe2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2064684c4ea4a7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9b45a51ba9e42ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8e3650d55224ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2064684c4ea4a7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra410c5bec85e4b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9b45a51ba9e42ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Erholung nach dem Fall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JHU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>