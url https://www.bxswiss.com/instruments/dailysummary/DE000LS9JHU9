--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb07af4049d9a4fe2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R028b694d0e224b82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9b45a51ba9e42ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cdda0576de248fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra410c5bec85e4b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9b45a51ba9e42ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf30a2e3ae9024721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cdda0576de248fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Erholung nach dem Fall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JHU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>