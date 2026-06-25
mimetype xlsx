--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R028b694d0e224b82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b3496c7440547ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cdda0576de248fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ed2ebdd527f464f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf30a2e3ae9024721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cdda0576de248fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd06815619bb4562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ed2ebdd527f464f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Erholung nach dem Fall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JHU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>