--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b3496c7440547ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde652071008f4ee4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ed2ebdd527f464f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62a44567bf6b4934"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd06815619bb4562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ed2ebdd527f464f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6051f5d865e4392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62a44567bf6b4934" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Erholung nach dem Fall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JHU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>139,950</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,503</x:t>
-[...463 lines deleted...]
-          <x:t>142,669</x:t>
+          <x:t>140,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>