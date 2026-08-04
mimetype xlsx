--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde652071008f4ee4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R701a5efbce2f4fb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62a44567bf6b4934"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce651ceeff52402a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6051f5d865e4392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62a44567bf6b4934" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b9a6df464154cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce651ceeff52402a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Erholung nach dem Fall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JHU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>