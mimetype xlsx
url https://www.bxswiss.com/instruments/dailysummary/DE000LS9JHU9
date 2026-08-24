--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R701a5efbce2f4fb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfcabc49da064c18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce651ceeff52402a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d4d48efb32940d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b9a6df464154cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce651ceeff52402a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0756947d4b434989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d4d48efb32940d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Erholung nach dem Fall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JHU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>