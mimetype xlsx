--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfcabc49da064c18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d515c5d6ee84bff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d4d48efb32940d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4f64d8009d743ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0756947d4b434989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d4d48efb32940d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99efa31e976a4ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4f64d8009d743ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Erholung nach dem Fall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JHU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>