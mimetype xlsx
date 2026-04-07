--- v4 (2026-03-18)
+++ v5 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91786dad4e4c4a40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57c6f44150804c79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f598428e1f14217"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R891b99756dae4a5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0624107f4383484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f598428e1f14217" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70e1e8ebfee04aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R891b99756dae4a5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JH98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...215 lines deleted...]
-          <x:t>26.02.2026</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,462</x:t>
-[...360 lines deleted...]
-          <x:t>125,028</x:t>
+          <x:t>126,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>