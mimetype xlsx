--- v5 (2026-04-07)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57c6f44150804c79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1332df2c6ce4792" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R891b99756dae4a5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cc72510bf104cb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70e1e8ebfee04aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R891b99756dae4a5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7726599639b40a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cc72510bf104cb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JH98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,982</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>