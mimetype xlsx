--- v6 (2026-04-27)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1332df2c6ce4792" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66fbd4eea8af42d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cc72510bf104cb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d8409cae13548e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7726599639b40a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cc72510bf104cb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c1c4b9fcf804979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d8409cae13548e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JH98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>30.03.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,982</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>127,222</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,424</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>126,446</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...73 lines deleted...]
-          <x:t>126,982</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>