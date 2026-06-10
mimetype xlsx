--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66fbd4eea8af42d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ae8a6e7f37d4226" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d8409cae13548e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1a8ccc480f4496a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c1c4b9fcf804979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d8409cae13548e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f567451ee6342dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1a8ccc480f4496a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JH98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>126,446</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>126,370</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,326</x:t>
-[...252 lines deleted...]
-          <x:t>126,189</x:t>
+          <x:t>125,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>