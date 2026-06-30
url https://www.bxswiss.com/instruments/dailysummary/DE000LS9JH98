--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ae8a6e7f37d4226" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb0e8f875c8e44ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1a8ccc480f4496a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf28a89299a8144ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f567451ee6342dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1a8ccc480f4496a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b185f6437b4463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf28a89299a8144ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JH98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>