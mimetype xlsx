--- v9 (2026-06-30)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb0e8f875c8e44ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5cedea23c4f4ab7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf28a89299a8144ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42964347f8ee48ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b185f6437b4463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf28a89299a8144ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74456141393e4227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42964347f8ee48ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JH98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>126,887</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>126,928</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,781</x:t>
-[...53 lines deleted...]
-          <x:t>126,733</x:t>
+          <x:t>126,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,030</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>127,190</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>