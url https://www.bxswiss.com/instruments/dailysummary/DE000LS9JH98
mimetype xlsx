--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5cedea23c4f4ab7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85dbb158b73e4aa7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42964347f8ee48ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a1165f6af37451a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74456141393e4227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42964347f8ee48ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raea65c16eacf4fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a1165f6af37451a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JH98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>127,265</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,956</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>