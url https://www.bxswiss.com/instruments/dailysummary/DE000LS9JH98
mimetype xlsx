--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85dbb158b73e4aa7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R606d0810ed2240d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a1165f6af37451a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R005140a3b1a347d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raea65c16eacf4fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a1165f6af37451a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd43ae8dd0acb4a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R005140a3b1a347d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JH98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>128,652</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,826</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>128,956</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>