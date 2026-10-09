--- v12 (2026-09-18)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R606d0810ed2240d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68df4c20fa584838" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R005140a3b1a347d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re053dc90ca0b4725"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd43ae8dd0acb4a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R005140a3b1a347d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2013a82c2beb454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re053dc90ca0b4725" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JH98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...269 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,167</x:t>
-[...360 lines deleted...]
-          <x:t>130,094</x:t>
+          <x:t>129,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>