--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68df4c20fa584838" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb73f0c2a798a486d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re053dc90ca0b4725"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6e07563a0b84587"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2013a82c2beb454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re053dc90ca0b4725" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref402b0e746243bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6e07563a0b84587" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JH98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,958</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>