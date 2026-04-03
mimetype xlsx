--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf562185f23d433d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R586d1468399b4e3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R771a0a6204ab4c61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5198a47ee234936"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2624d45943144c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R771a0a6204ab4c61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra479e28f8a33460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5198a47ee234936" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenperlen Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JH56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,612</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,499</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>