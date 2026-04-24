--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R586d1468399b4e3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a93aeb9106b436b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5198a47ee234936"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09310fc8b55b4b5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra479e28f8a33460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5198a47ee234936" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba94681a449549d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09310fc8b55b4b5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenperlen Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JH56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,556</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>