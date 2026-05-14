--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a93aeb9106b436b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1d173dbac954bef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09310fc8b55b4b5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8789c1d94d3b480c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba94681a449549d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09310fc8b55b4b5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3d6a920081f4fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8789c1d94d3b480c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenperlen Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JH56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,997</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>