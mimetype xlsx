--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1d173dbac954bef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a463ca19e7a47ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8789c1d94d3b480c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdeafa25dab854de2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3d6a920081f4fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8789c1d94d3b480c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1ddc2eaa4a3418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdeafa25dab854de2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenperlen Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JH56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,634</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>