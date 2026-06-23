--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a463ca19e7a47ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R876961152b9443e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdeafa25dab854de2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94a6e4b6215a4f01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1ddc2eaa4a3418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdeafa25dab854de2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R781e7beb45964c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94a6e4b6215a4f01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenperlen Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JH56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>118,085</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>117,848</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,543</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>116,775</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,553</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>116,634</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>