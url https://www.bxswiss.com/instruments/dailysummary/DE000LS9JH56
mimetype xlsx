--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R876961152b9443e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b3a096abc804d89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94a6e4b6215a4f01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde70b902e6f74d07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R781e7beb45964c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94a6e4b6215a4f01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe2bfe2a06d2431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde70b902e6f74d07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenperlen Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JH56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,277</x:t>
-[...345 lines deleted...]
-          <x:t>117,761</x:t>
+          <x:t>117,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,149</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>118,575</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>