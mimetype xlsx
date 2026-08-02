--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b3a096abc804d89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfbf9845485b4b61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde70b902e6f74d07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f237cb236914e64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe2bfe2a06d2431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde70b902e6f74d07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0875014c6e744a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f237cb236914e64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenperlen Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JH56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>