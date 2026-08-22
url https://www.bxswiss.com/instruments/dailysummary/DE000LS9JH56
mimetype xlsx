--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfbf9845485b4b61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09ce74019ce94244" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f237cb236914e64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d54c15e377443b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0875014c6e744a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f237cb236914e64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R109954058cf042d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d54c15e377443b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenperlen Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JH56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>