--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09ce74019ce94244" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea45e02d4b704a83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d54c15e377443b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf578d705e14b4fe4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R109954058cf042d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d54c15e377443b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e28cb70e04243b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf578d705e14b4fe4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenperlen Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JH56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...382 lines deleted...]
-          <x:t>123,165</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,032</x:t>
-[...247 lines deleted...]
-          <x:t>123,148</x:t>
+          <x:t>123,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>