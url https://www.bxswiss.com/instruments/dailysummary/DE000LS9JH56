--- v12 (2026-09-11)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea45e02d4b704a83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ad36fced9b94d56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf578d705e14b4fe4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23971c7845c54969"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e28cb70e04243b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf578d705e14b4fe4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c7d845de35b470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23971c7845c54969" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenperlen Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JH56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>