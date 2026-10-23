--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ad36fced9b94d56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78d8d147a81c4c50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23971c7845c54969"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7651ec5bd1d84b1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c7d845de35b470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23971c7845c54969" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe9a7b9be6af4d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7651ec5bd1d84b1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenperlen Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JH56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>