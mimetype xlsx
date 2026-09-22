--- v14 (2026-09-01)
+++ v15 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R619d528669884873" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf33815666774e9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R585d125bd12e4a81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04553758e2894521"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf24406e7466a4bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R585d125bd12e4a81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5036e2823eb4190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04553758e2894521" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solide, Langfristig &amp; Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JH49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>