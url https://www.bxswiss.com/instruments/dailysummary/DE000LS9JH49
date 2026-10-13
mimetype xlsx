--- v15 (2026-09-22)
+++ v16 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf33815666774e9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56f11434b2334b8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04553758e2894521"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R788de8d8756143d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5036e2823eb4190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04553758e2894521" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc60ed183cb8f4211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R788de8d8756143d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solide, Langfristig &amp; Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JH49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>