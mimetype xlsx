--- v16 (2026-10-13)
+++ v17 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56f11434b2334b8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64df2b8f5c46484c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R788de8d8756143d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28eef110f39840b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc60ed183cb8f4211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R788de8d8756143d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb46c1a9c05c74189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28eef110f39840b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solide, Langfristig &amp; Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JH49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,078</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>