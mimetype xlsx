--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R613aab5adeef479c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2353054a66ec4bdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9031d5cc1554d68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10edb63064164a91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a95b0df446b4928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9031d5cc1554d68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79ad90d2e4cf45f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10edb63064164a91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solide, Langfristig &amp; Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JH49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>