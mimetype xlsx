--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2353054a66ec4bdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5183e31b3d364a54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10edb63064164a91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R126689221c7a43ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79ad90d2e4cf45f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10edb63064164a91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54777d89d5a9473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R126689221c7a43ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solide, Langfristig &amp; Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JH49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,708</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>