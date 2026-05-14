--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5183e31b3d364a54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R751de14933cc491a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R126689221c7a43ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ae938d17ae54b95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54777d89d5a9473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R126689221c7a43ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9e258f673bc4d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ae938d17ae54b95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solide, Langfristig &amp; Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JH49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>