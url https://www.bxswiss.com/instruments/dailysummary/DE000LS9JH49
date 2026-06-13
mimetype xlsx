--- v9 (2026-05-14)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R751de14933cc491a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R300f77f746ad44b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ae938d17ae54b95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0547c937e9684725"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9e258f673bc4d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ae938d17ae54b95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbed09848a22e46a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0547c937e9684725" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solide, Langfristig &amp; Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JH49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>