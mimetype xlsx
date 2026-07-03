--- v10 (2026-06-13)
+++ v11 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R300f77f746ad44b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1b09ef62e4746dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0547c937e9684725"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde86ce61f3c44a1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbed09848a22e46a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0547c937e9684725" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae18125223a746ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde86ce61f3c44a1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solide, Langfristig &amp; Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JH49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>