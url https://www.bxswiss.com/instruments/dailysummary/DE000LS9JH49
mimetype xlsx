--- v11 (2026-07-03)
+++ v12 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1b09ef62e4746dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d2e218651fd4491" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde86ce61f3c44a1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R287b231f8e7c48d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae18125223a746ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde86ce61f3c44a1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e24d11113b74c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R287b231f8e7c48d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solide, Langfristig &amp; Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JH49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,159</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>