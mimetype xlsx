--- v12 (2026-07-23)
+++ v13 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d2e218651fd4491" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dd6dcdebf7848fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R287b231f8e7c48d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67a82f27929e4788"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e24d11113b74c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R287b231f8e7c48d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6850038b91384c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67a82f27929e4788" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solide, Langfristig &amp; Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JH49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,598</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>