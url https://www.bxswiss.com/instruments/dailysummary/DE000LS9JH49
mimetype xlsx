--- v13 (2026-08-12)
+++ v14 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dd6dcdebf7848fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R619d528669884873" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67a82f27929e4788"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R585d125bd12e4a81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6850038b91384c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67a82f27929e4788" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf24406e7466a4bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R585d125bd12e4a81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solide, Langfristig &amp; Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JH49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>