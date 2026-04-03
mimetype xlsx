--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re54215617885463c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3fec98338e747c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17e73a83cd9e452f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4aad72fd3a4548de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra51654b3b2d04c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17e73a83cd9e452f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R981fea66596a4d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4aad72fd3a4548de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Sterne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JH31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>