--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3fec98338e747c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R726a38a145eb4a20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4aad72fd3a4548de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17dca8ae9d8e4fc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R981fea66596a4d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4aad72fd3a4548de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05e8929c9cb14c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17dca8ae9d8e4fc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Sterne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JH31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>