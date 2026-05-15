--- v7 (2026-04-24)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R726a38a145eb4a20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cc2aa724b204eca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17dca8ae9d8e4fc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1253e1a99c24301"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05e8929c9cb14c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17dca8ae9d8e4fc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ea7e57c91fe475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1253e1a99c24301" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Sterne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JH31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>