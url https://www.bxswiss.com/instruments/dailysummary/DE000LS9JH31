--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cc2aa724b204eca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R997cef6029454a49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1253e1a99c24301"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R028d2cd294824807"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ea7e57c91fe475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1253e1a99c24301" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R857b9a56a6c647b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R028d2cd294824807" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Sterne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JH31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>