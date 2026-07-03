--- v9 (2026-06-05)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R997cef6029454a49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e3aebdca6c4689" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R028d2cd294824807"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R384e81f630ad475e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R857b9a56a6c647b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R028d2cd294824807" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bd026a28b97436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R384e81f630ad475e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Sterne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JH31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>143,228</x:t>
-[...215 lines deleted...]
-          <x:t>145,007</x:t>
+          <x:t>141,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,014</x:t>
-[...134 lines deleted...]
-          <x:t>140,644</x:t>
+          <x:t>144,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>