--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e3aebdca6c4689" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d89a088613e410b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R384e81f630ad475e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55969dec99534c6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bd026a28b97436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R384e81f630ad475e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46b8c9ba484940e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55969dec99534c6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Sterne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JH31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,054</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>