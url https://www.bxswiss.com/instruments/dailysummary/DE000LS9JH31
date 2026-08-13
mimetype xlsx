--- v11 (2026-07-23)
+++ v12 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d89a088613e410b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f0155d679e44471" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55969dec99534c6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae526f1581164943"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46b8c9ba484940e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55969dec99534c6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0e931c230294c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae526f1581164943" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Sterne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JH31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>