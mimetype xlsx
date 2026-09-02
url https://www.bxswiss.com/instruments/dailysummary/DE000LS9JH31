--- v12 (2026-08-13)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f0155d679e44471" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5e3a054d7514ba5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae526f1581164943"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40eedc16143b47dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0e931c230294c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae526f1581164943" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recb6c776a5ce47c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40eedc16143b47dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Sterne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JH31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>148,849</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>