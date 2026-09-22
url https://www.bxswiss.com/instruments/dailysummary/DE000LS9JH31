--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5e3a054d7514ba5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe6d4490606b4385" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40eedc16143b47dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b3a1b611bb1465a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recb6c776a5ce47c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40eedc16143b47dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re89d906203d74187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b3a1b611bb1465a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Sterne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JH31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>