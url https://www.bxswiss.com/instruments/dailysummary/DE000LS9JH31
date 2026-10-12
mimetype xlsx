--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe6d4490606b4385" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd66cc2f5bb4e498c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b3a1b611bb1465a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b7a01a7a3004597"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re89d906203d74187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b3a1b611bb1465a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45bbe37f6426498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b7a01a7a3004597" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Sterne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JH31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...85 lines deleted...]
-          <x:t>150,235</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>150,162</x:t>
-[...452 lines deleted...]
-        <x:is>
           <x:t>151,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>