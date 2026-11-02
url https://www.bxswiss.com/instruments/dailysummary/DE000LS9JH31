--- v15 (2026-10-12)
+++ v16 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd66cc2f5bb4e498c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d63196ad19d4010" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b7a01a7a3004597"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3ee817c79ef4895"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45bbe37f6426498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b7a01a7a3004597" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf14790ed825d47f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3ee817c79ef4895" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Sterne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JH31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>150,021</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>151,404</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>151,093</x:t>
-[...485 lines deleted...]
-          <x:t>146,813</x:t>
+          <x:t>151,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,534</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>