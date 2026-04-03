--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R874b92a433e04f08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a4c201961684e33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3af232bf44ea4200"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c258de90daf422b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc568d76ed80b4a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3af232bf44ea4200" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75588d5591974f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c258de90daf422b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte + Bilanzanalyse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>150,119</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>149,872</x:t>
-[...200 lines deleted...]
-          <x:t>149,844</x:t>
+          <x:t>149,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>149,787</x:t>
-[...409 lines deleted...]
-          <x:t>148,346</x:t>
+          <x:t>150,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>