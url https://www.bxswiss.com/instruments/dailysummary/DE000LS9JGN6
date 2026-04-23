--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a4c201961684e33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7ca33e18b5746b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c258de90daf422b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra61c582f119c4bd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75588d5591974f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c258de90daf422b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29dcb5c13e024a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra61c582f119c4bd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte + Bilanzanalyse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>