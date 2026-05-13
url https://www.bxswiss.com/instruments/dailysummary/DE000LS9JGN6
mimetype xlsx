--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7ca33e18b5746b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2fd44eb7cc046db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra61c582f119c4bd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcef35d1c01b542e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29dcb5c13e024a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra61c582f119c4bd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R671e42b7c7b7480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcef35d1c01b542e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte + Bilanzanalyse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>150,214</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,316</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>150,491</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>