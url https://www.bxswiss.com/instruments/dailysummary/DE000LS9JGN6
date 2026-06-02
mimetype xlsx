--- v9 (2026-05-13)
+++ v10 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2fd44eb7cc046db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a4a8fc2e18649c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcef35d1c01b542e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22ec7e82228e4bfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R671e42b7c7b7480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcef35d1c01b542e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra96970b652ba4772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22ec7e82228e4bfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte + Bilanzanalyse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...188 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>150,678</x:t>
+          <x:t>150,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>150,491</x:t>
-[...183 lines deleted...]
-          <x:t>150,216</x:t>
+          <x:t>150,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>150,277</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>150,038</x:t>
-[...139 lines deleted...]
-          <x:t>150,365</x:t>
+          <x:t>149,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>