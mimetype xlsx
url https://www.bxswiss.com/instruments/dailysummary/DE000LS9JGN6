--- v10 (2026-06-02)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a4a8fc2e18649c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6da9e519a52d439f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22ec7e82228e4bfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27c31e9067c8457f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra96970b652ba4772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22ec7e82228e4bfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e0568b665ac4b35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27c31e9067c8457f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte + Bilanzanalyse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>150,310</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>150,181</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>150,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,881</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>