--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6da9e519a52d439f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b58367934a942d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27c31e9067c8457f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R807a71946e8d49ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e0568b665ac4b35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27c31e9067c8457f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac0be99b910c4667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R807a71946e8d49ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte + Bilanzanalyse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>150,617</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>150,603</x:t>
-[...188 lines deleted...]
-          <x:t>150,648</x:t>
+          <x:t>150,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,001</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>151,747</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>151,695</x:t>
-[...26 lines deleted...]
-          <x:t>151,451</x:t>
+          <x:t>150,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>