--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b58367934a942d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R485d07744c8d4560" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R807a71946e8d49ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08268f3bbcf24520"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac0be99b910c4667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R807a71946e8d49ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66a669fa85704e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08268f3bbcf24520" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte + Bilanzanalyse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...149 lines deleted...]
-          <x:t>150,648</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,001</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>151,747</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>151,695</x:t>
-[...371 lines deleted...]
-        <x:is>
           <x:t>150,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>