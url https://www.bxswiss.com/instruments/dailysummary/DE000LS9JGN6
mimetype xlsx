--- v13 (2026-08-02)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R485d07744c8d4560" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re383ba9138b6480b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08268f3bbcf24520"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e039274622741d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66a669fa85704e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08268f3bbcf24520" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R784c48308ddd4780" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e039274622741d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte + Bilanzanalyse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>152,290</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>