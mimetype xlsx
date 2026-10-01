--- v14 (2026-09-11)
+++ v15 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re383ba9138b6480b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cf96b9f20fc4aba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e039274622741d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd57b5025a17f46eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R784c48308ddd4780" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e039274622741d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23de6221b0ce4708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd57b5025a17f46eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte + Bilanzanalyse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>153,012</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,930</x:t>
-[...80 lines deleted...]
-          <x:t>153,441</x:t>
+          <x:t>153,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,728</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>154,168</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>