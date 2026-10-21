--- v15 (2026-10-01)
+++ v16 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cf96b9f20fc4aba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd69b619b026e4773" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd57b5025a17f46eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7874a0d230494771"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23de6221b0ce4708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd57b5025a17f46eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R827c8ffa23d14a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7874a0d230494771" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte + Bilanzanalyse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>