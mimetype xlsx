--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a00ffed59e84eb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28c1a94a117b40e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a244a8eb6ea4de3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5a2153b00704e22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcf956c28b60492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a244a8eb6ea4de3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33105f8a591c4d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5a2153b00704e22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum^4</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>