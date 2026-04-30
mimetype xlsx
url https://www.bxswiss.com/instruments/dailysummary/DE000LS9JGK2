--- v5 (2026-04-05)
+++ v6 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28c1a94a117b40e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb415b727e06842dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5a2153b00704e22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R460c8ac1b66f4c9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33105f8a591c4d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5a2153b00704e22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d5413e6c961492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R460c8ac1b66f4c9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum^4</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,914</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>