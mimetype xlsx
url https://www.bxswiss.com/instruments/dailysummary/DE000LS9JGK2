--- v6 (2026-04-30)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb415b727e06842dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R821788fbf47f48f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R460c8ac1b66f4c9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c48ba1502534295"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d5413e6c961492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R460c8ac1b66f4c9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R159ed357c81b4715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c48ba1502534295" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum^4</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>414,914</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>