--- v7 (2026-06-13)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R821788fbf47f48f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R155ee7fb25564219" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c48ba1502534295"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3d036e8592f4533"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R159ed357c81b4715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c48ba1502534295" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0106a536cc04e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3d036e8592f4533" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum^4</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>425,952</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,088</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>