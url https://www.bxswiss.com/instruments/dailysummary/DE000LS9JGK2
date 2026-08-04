--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R155ee7fb25564219" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5082df93afd746a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3d036e8592f4533"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03b66dfefab646d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0106a536cc04e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3d036e8592f4533" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b352d503c7e4670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03b66dfefab646d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum^4</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>