--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5082df93afd746a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5989642bb1874668" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03b66dfefab646d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R655e3b3a336a405f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b352d503c7e4670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03b66dfefab646d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reae04f7abbeb4627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R655e3b3a336a405f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum^4</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>