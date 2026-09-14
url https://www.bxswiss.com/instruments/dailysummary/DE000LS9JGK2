--- v10 (2026-08-24)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5989642bb1874668" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a9e7d6d95d14e8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R655e3b3a336a405f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2a23716f5e64cfe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reae04f7abbeb4627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R655e3b3a336a405f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84b3f1a859dd4779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2a23716f5e64cfe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum^4</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>409,991</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>406,614</x:t>
-[...355 lines deleted...]
-          <x:t>405,384</x:t>
+          <x:t>413,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>