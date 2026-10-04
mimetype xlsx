--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a9e7d6d95d14e8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e583bd9b2074fae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2a23716f5e64cfe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc28f8f42293e43e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84b3f1a859dd4779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2a23716f5e64cfe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5690b4f4bb746a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc28f8f42293e43e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum^4</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>