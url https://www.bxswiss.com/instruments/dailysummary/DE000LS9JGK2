--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e583bd9b2074fae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74a66b3b03fe4c22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc28f8f42293e43e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a2b5f6bc3a64083"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5690b4f4bb746a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc28f8f42293e43e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d11fa34323746c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a2b5f6bc3a64083" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum^4</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>