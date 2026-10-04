--- v15 (2026-09-14)
+++ v16 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d048e4cef794d5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29932913d465424d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62025cec0aec4f00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12480540934c44fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3345679791d54dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62025cec0aec4f00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33cea402359740a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12480540934c44fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy &amp; Hold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>