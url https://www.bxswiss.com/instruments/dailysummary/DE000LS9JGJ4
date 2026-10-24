--- v16 (2026-10-04)
+++ v17 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29932913d465424d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe00abb9143d42b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12480540934c44fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc788deca6ae42f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33cea402359740a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12480540934c44fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d3ce03b331d4a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc788deca6ae42f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy &amp; Hold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...230 lines deleted...]
-          <x:t>473,968</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>480,282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...370 lines deleted...]
-          <x:t>480,282</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>