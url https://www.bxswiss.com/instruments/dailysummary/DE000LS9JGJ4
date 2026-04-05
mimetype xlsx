--- v6 (2026-03-16)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54d555114e2a466e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R796a19a00d374ca7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaa0e8842ac04503"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27f4ef438bd14ad5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a824dcce8444320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaa0e8842ac04503" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb1eb8f0b336410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27f4ef438bd14ad5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy &amp; Hold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,656</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>