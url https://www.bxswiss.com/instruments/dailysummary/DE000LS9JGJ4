--- v7 (2026-04-05)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R796a19a00d374ca7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R292f30b54d7742ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27f4ef438bd14ad5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea8d4688df364d19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb1eb8f0b336410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27f4ef438bd14ad5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdf11c9ef1d943ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea8d4688df364d19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy &amp; Hold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,742</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>