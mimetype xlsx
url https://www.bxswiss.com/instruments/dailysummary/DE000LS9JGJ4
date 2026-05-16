--- v8 (2026-04-26)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R292f30b54d7742ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad6c868c8929497f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea8d4688df364d19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R379b7fcedf844fec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdf11c9ef1d943ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea8d4688df364d19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbae24a7608ec4daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R379b7fcedf844fec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy &amp; Hold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>