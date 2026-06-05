--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad6c868c8929497f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5306daeb2d94d32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R379b7fcedf844fec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79f7d65d7c0f4073"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbae24a7608ec4daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R379b7fcedf844fec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd086bdcbc92a44e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79f7d65d7c0f4073" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy &amp; Hold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,428</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>