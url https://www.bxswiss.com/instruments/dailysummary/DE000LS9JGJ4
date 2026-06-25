--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5306daeb2d94d32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40db9ed877014a45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79f7d65d7c0f4073"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2f92cfe18d342c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd086bdcbc92a44e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79f7d65d7c0f4073" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54c6f06bcf52467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2f92cfe18d342c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy &amp; Hold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>