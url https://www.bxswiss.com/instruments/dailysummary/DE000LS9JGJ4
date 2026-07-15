--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40db9ed877014a45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cf0a6991468482a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2f92cfe18d342c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ac39a7006d642d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54c6f06bcf52467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2f92cfe18d342c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fae6fa7aaa248ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ac39a7006d642d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy &amp; Hold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,302</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>