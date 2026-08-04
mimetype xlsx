--- v12 (2026-07-15)
+++ v13 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cf0a6991468482a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13840237502745d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ac39a7006d642d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R056e684a48ec4616"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fae6fa7aaa248ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ac39a7006d642d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9faa92c4b834472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R056e684a48ec4616" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy &amp; Hold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>480,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>483,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>478,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,668</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>