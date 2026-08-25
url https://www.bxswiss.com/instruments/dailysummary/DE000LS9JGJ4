--- v13 (2026-08-04)
+++ v14 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13840237502745d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09392c273a864990" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R056e684a48ec4616"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86cf5161a3f8471a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9faa92c4b834472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R056e684a48ec4616" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4770e9f0d1994a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86cf5161a3f8471a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy &amp; Hold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>484,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>483,221</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>486,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>478,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>485,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>