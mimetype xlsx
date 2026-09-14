--- v14 (2026-08-25)
+++ v15 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09392c273a864990" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d048e4cef794d5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86cf5161a3f8471a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62025cec0aec4f00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4770e9f0d1994a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86cf5161a3f8471a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3345679791d54dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62025cec0aec4f00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy &amp; Hold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,431 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,694</x:t>
@@ -717,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>