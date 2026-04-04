--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8097d1b1e7b41c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cf658cf276f4fef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85d949ed8f344406"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46ae3f3869f34b69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2a55d1d9dd3410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85d949ed8f344406" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7add1421e26d4b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46ae3f3869f34b69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EURO Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,049</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>