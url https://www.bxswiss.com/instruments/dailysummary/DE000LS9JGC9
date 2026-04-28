--- v4 (2026-04-04)
+++ v5 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cf658cf276f4fef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcbbba37b9f54642" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46ae3f3869f34b69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a7e77da1501415c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7add1421e26d4b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46ae3f3869f34b69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f28634fe9d149af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a7e77da1501415c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EURO Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,326</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>