--- v5 (2026-04-28)
+++ v6 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcbbba37b9f54642" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R144b3e442d2740fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a7e77da1501415c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4504574b0a914182"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f28634fe9d149af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a7e77da1501415c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6124afd159f4eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4504574b0a914182" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EURO Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>