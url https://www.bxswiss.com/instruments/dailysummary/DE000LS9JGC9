--- v6 (2026-05-20)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R144b3e442d2740fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a8774731a154804" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4504574b0a914182"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50d62c7cdc6f4c34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6124afd159f4eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4504574b0a914182" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R279230ac40a04f07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50d62c7cdc6f4c34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EURO Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,656</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>