--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a8774731a154804" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R566d0afcf1ce4f0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50d62c7cdc6f4c34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5523fce9ac2342f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R279230ac40a04f07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50d62c7cdc6f4c34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd36cf5bf67574c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5523fce9ac2342f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EURO Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>