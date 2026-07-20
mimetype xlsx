--- v8 (2026-06-30)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R566d0afcf1ce4f0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89d47fb37c454534" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5523fce9ac2342f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d0bfc79b9ef47fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd36cf5bf67574c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5523fce9ac2342f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1f1830e38714d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d0bfc79b9ef47fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EURO Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>