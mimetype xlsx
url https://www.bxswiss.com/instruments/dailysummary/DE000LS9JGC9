--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89d47fb37c454534" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e587179a4494013" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d0bfc79b9ef47fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R446f2bb939af43b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1f1830e38714d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d0bfc79b9ef47fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6bd863d602d4002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R446f2bb939af43b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EURO Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>276,282</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>