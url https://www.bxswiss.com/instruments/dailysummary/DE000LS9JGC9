--- v10 (2026-08-29)
+++ v11 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e587179a4494013" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17c5a99eeff546e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R446f2bb939af43b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R623d48c1ec8143b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6bd863d602d4002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R446f2bb939af43b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ef63532766b40ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R623d48c1ec8143b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EURO Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,634</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>