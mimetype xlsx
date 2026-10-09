--- v11 (2026-09-19)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17c5a99eeff546e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a4c2829753b4d79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R623d48c1ec8143b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7120cafc259e4ac9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ef63532766b40ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R623d48c1ec8143b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cdd1ec26ade4c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7120cafc259e4ac9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EURO Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,177</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>