--- v12 (2026-10-09)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a4c2829753b4d79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ef3d8c143cf4d91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7120cafc259e4ac9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddfbb479b8df45d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cdd1ec26ade4c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7120cafc259e4ac9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ccff67677f0401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddfbb479b8df45d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EURO Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,459</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>