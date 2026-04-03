--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dbbf96e2b0c4bae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6171b968544a4c6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8480bc254f934328"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dfc64da6dfc44b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddc635577d0c4971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8480bc254f934328" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3b46f62e89443ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dfc64da6dfc44b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker Dividenden und Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...139 lines deleted...]
-          <x:t>92,750</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,926</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>100,405</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>