--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6171b968544a4c6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R895b407dce244f01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dfc64da6dfc44b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c05a4b3e4fb40a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3b46f62e89443ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dfc64da6dfc44b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ebb7a27fd5b4941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c05a4b3e4fb40a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker Dividenden und Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,771</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>