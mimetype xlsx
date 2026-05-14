--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R895b407dce244f01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7464b7ba98924c88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c05a4b3e4fb40a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd7719de72eb46d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ebb7a27fd5b4941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c05a4b3e4fb40a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00543abfd131443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd7719de72eb46d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker Dividenden und Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>