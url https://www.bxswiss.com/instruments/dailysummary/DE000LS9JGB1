--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7464b7ba98924c88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97a7d54b7c6a4430" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd7719de72eb46d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e68327526c64888"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00543abfd131443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd7719de72eb46d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2fee12afe834f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e68327526c64888" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker Dividenden und Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,556</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>