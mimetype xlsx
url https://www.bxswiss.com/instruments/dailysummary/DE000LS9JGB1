--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97a7d54b7c6a4430" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87f00402c7af41a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e68327526c64888"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ac8ba93f88d4848"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2fee12afe834f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e68327526c64888" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra363b69590444adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ac8ba93f88d4848" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker Dividenden und Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>96,190</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,022</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>96,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,539</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,730</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>