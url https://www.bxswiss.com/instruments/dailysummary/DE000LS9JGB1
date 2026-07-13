--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87f00402c7af41a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a8b35c7f35d46c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ac8ba93f88d4848"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4323310a0e6145df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra363b69590444adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ac8ba93f88d4848" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07bd55fd326f4b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4323310a0e6145df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker Dividenden und Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>96,651</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,767</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>97,767</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>