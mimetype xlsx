--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a8b35c7f35d46c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a1a04a7d9a44c86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4323310a0e6145df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R651035d9b27043cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07bd55fd326f4b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4323310a0e6145df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbc52fb2dc574b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R651035d9b27043cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker Dividenden und Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>