--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a1a04a7d9a44c86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fd3c47971bb4d3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R651035d9b27043cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6865939d6474126"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbc52fb2dc574b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R651035d9b27043cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf17c28f5728d44ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6865939d6474126" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker Dividenden und Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>