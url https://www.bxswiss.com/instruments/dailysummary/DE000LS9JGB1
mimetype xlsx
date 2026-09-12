--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fd3c47971bb4d3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1031576f84bf405f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6865939d6474126"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb8b99d6db7740b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf17c28f5728d44ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6865939d6474126" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc064a36753484d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb8b99d6db7740b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker Dividenden und Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,876</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>