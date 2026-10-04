--- v14 (2026-09-12)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1031576f84bf405f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fd9d64fabb341bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb8b99d6db7740b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b230169e02346b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc064a36753484d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb8b99d6db7740b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20cf891043c74561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b230169e02346b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker Dividenden und Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,500 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...392 lines deleted...]
-          <x:t>104,061</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,402</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,415</x:t>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>