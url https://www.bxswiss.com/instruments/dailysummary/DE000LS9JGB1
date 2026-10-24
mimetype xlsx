--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fd9d64fabb341bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9cb067e1e2d4f8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b230169e02346b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf908cd83e2fa4fce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20cf891043c74561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b230169e02346b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff66c3ef73c544fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf908cd83e2fa4fce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker Dividenden und Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JGB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>