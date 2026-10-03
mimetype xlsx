--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d5a01b71a9e45ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53ceb220d7214b60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re433248b07424507"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd933f195d7a64a5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf2346d793cf431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re433248b07424507" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65698cfd1fcd4863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd933f195d7a64a5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unternehmenswerte mit Profil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,078</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>