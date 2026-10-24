--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53ceb220d7214b60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbf6d9a9fc654470" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd933f195d7a64a5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01a03cf753154153"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65698cfd1fcd4863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd933f195d7a64a5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R914cf99142ea4b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01a03cf753154153" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unternehmenswerte mit Profil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...247 lines deleted...]
-          <x:t>144,492</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,252</x:t>
-[...183 lines deleted...]
-          <x:t>145,347</x:t>
+          <x:t>143,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,172</x:t>
-[...161 lines deleted...]
-          <x:t>141,850</x:t>
+          <x:t>145,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>