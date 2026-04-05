--- v3 (2026-02-22)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R220dd4428da64d2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0076217f79ca44fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c4ecfc2d76a4621"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21f96d7fb48743b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11577572c12f4c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c4ecfc2d76a4621" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R012876125ffd481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21f96d7fb48743b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unternehmenswerte mit Profil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>140,792</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>