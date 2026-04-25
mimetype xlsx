--- v4 (2026-04-05)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0076217f79ca44fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9026534781b14005" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21f96d7fb48743b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5414eab153e24390"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R012876125ffd481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21f96d7fb48743b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbe9da8fe8284f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5414eab153e24390" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unternehmenswerte mit Profil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>