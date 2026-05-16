--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9026534781b14005" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1974eb588cc24117" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5414eab153e24390"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f717ac4ecad48b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbe9da8fe8284f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5414eab153e24390" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R323087e7792743f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f717ac4ecad48b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unternehmenswerte mit Profil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>