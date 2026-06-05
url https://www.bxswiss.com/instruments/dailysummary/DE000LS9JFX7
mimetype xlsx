--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1974eb588cc24117" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ac58aaaffc045ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f717ac4ecad48b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R453aa183400d49d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R323087e7792743f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f717ac4ecad48b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1414d607ea34c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R453aa183400d49d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unternehmenswerte mit Profil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,419 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...149 lines deleted...]
-          <x:t>135,417</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,467</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...209 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,635</x:t>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>