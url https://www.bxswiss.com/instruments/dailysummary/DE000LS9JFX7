--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ac58aaaffc045ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b1881c1a4794acb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R453aa183400d49d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3989d86890a4998"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1414d607ea34c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R453aa183400d49d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f95f4f54f484309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3989d86890a4998" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unternehmenswerte mit Profil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,422</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>13.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>135,810</x:t>
-[...139 lines deleted...]
-          <x:t>136,745</x:t>
+          <x:t>134,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,361</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>134,601</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>