--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b1881c1a4794acb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8d50f602d784814" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3989d86890a4998"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cc19f1dc446420d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f95f4f54f484309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3989d86890a4998" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R201df008d0c448a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cc19f1dc446420d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unternehmenswerte mit Profil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,612</x:t>
-[...225 lines deleted...]
-          <x:t>139,090</x:t>
+          <x:t>138,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>