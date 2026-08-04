--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8d50f602d784814" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2235d8937c064786" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cc19f1dc446420d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f09e9e2cad0441b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R201df008d0c448a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cc19f1dc446420d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c3c81c35654474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f09e9e2cad0441b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unternehmenswerte mit Profil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,146</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>