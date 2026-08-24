--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2235d8937c064786" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec6d535214114173" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f09e9e2cad0441b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18cfa36c404a4e8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c3c81c35654474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f09e9e2cad0441b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde24f1776d854647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18cfa36c404a4e8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unternehmenswerte mit Profil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>