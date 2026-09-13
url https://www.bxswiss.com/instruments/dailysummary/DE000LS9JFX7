--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec6d535214114173" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d5a01b71a9e45ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18cfa36c404a4e8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re433248b07424507"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde24f1776d854647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18cfa36c404a4e8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf2346d793cf431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re433248b07424507" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unternehmenswerte mit Profil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,423</x:t>
@@ -737,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>