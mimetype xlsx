--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98c217ebd75e47a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf121d6b5f4dc40c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb095edfc02bf4c3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab597eb43f5a4c8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00bd95586358412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb095edfc02bf4c3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce41b03a264d4e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab597eb43f5a4c8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HTLANGZEIT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>85,237</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,310</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>85,411</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,260</x:t>
-[...463 lines deleted...]
-          <x:t>84,435</x:t>
+          <x:t>85,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>