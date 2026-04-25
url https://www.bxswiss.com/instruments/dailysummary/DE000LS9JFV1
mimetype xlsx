--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf121d6b5f4dc40c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44c5af17d7df461d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab597eb43f5a4c8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33742e595d514229"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce41b03a264d4e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab597eb43f5a4c8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf582c25982b343df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33742e595d514229" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HTLANGZEIT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>