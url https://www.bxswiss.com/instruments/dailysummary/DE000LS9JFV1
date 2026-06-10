--- v6 (2026-04-25)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44c5af17d7df461d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc13426de66241b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33742e595d514229"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7fd8873802046df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf582c25982b343df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33742e595d514229" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recf3ec1389484656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7fd8873802046df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HTLANGZEIT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>85,498</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,557</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>85,915</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,906</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>