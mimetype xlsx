--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc13426de66241b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38faa322e28e43bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7fd8873802046df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57d066d2dca74e87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recf3ec1389484656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7fd8873802046df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9b8827da0ba43bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57d066d2dca74e87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HTLANGZEIT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>