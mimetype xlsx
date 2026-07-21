--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38faa322e28e43bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9834b1c17b04e31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57d066d2dca74e87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f13ddf885b94589"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9b8827da0ba43bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57d066d2dca74e87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6522d36abfb4dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f13ddf885b94589" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HTLANGZEIT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,052</x:t>
-[...31 lines deleted...]
-          <x:t>85,851</x:t>
+          <x:t>85,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,026</x:t>
-[...58 lines deleted...]
-          <x:t>85,746</x:t>
+          <x:t>85,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,947</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>86,055</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>