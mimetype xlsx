--- v9 (2026-07-21)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9834b1c17b04e31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdf48138a5ec4eb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f13ddf885b94589"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R798fe55c6f9c417a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6522d36abfb4dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f13ddf885b94589" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R503dc79c57304c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R798fe55c6f9c417a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HTLANGZEIT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>86,106</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>