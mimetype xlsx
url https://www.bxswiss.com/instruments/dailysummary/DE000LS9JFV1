--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdf48138a5ec4eb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d4adba9891f4488" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R798fe55c6f9c417a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97ad272034ff46ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R503dc79c57304c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R798fe55c6f9c417a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97b884b346c14032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97ad272034ff46ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HTLANGZEIT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>87,093</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,871</x:t>
-[...43 lines deleted...]
-          <x:t>87,091</x:t>
+          <x:t>87,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,044</x:t>
-[...355 lines deleted...]
-          <x:t>87,250</x:t>
+          <x:t>87,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>