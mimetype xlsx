--- v11 (2026-09-18)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d4adba9891f4488" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87317be0b11f4ac2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97ad272034ff46ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc389838bdc774b17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97b884b346c14032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97ad272034ff46ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0edc8a06b3354a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc389838bdc774b17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HTLANGZEIT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...392 lines deleted...]
-          <x:t>87,404</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,523</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>87,439</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,517</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>88,020</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>