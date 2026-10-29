--- v12 (2026-10-09)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87317be0b11f4ac2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d41707cc4024c2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc389838bdc774b17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf52f71c5ccb24c7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0edc8a06b3354a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc389838bdc774b17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44d378df91414b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf52f71c5ccb24c7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HTLANGZEIT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,913</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>