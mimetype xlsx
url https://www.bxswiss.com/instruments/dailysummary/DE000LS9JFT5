--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18df70f500df4a9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd38fe16e2fc54cce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc6607b9e41542c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53a2c02b40974146"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc50e332b12947cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc6607b9e41542c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ebeeb33ac854716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53a2c02b40974146" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europäische Dividendenperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,667</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>