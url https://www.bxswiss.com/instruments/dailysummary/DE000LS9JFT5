--- v6 (2026-04-03)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd38fe16e2fc54cce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07fe9564b2704707" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53a2c02b40974146"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83edaf40fe224fe6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ebeeb33ac854716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53a2c02b40974146" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd63bc69d984d414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83edaf40fe224fe6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europäische Dividendenperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...640 lines deleted...]
-          <x:t>229,667</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,606</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>