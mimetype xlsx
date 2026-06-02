--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07fe9564b2704707" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d1d30b285bb4853" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83edaf40fe224fe6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62c4ff58e8ac4b65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd63bc69d984d414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83edaf40fe224fe6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8ecf0f1e54d4675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62c4ff58e8ac4b65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europäische Dividendenperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,914</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>