--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d1d30b285bb4853" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4e5450d9e2e4877" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62c4ff58e8ac4b65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72bb68d1170f4c58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8ecf0f1e54d4675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62c4ff58e8ac4b65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9125bbc5f4564be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72bb68d1170f4c58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europäische Dividendenperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,426</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>