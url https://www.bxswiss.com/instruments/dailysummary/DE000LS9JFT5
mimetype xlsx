--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4e5450d9e2e4877" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92891589be394682" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72bb68d1170f4c58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61bf862f516f4279"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9125bbc5f4564be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72bb68d1170f4c58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7861448927b4c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61bf862f516f4279" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europäische Dividendenperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,419 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>238,588</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,682</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...317 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,721</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>