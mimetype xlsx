--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92891589be394682" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0e2abf8ce214cca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61bf862f516f4279"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6485a633abb4761"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7861448927b4c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61bf862f516f4279" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37b6e70dc74345ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6485a633abb4761" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europäische Dividendenperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,577</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>