--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0e2abf8ce214cca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R018cef670b0746f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6485a633abb4761"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1664494747ab489c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37b6e70dc74345ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6485a633abb4761" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f46e8c3f98e4858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1664494747ab489c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europäische Dividendenperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,134</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>