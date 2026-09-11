--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R018cef670b0746f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb232dcd8f3d74277" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1664494747ab489c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a6bd6374e2d458a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f46e8c3f98e4858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1664494747ab489c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84bbb3c8933947f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a6bd6374e2d458a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europäische Dividendenperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,476</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>