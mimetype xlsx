--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb232dcd8f3d74277" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5fe6831c0f24618" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a6bd6374e2d458a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab69e15e398f4eaf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84bbb3c8933947f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a6bd6374e2d458a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9db6d5d50e6a4bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab69e15e398f4eaf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europäische Dividendenperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>