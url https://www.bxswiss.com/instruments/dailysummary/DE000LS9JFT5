--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5fe6831c0f24618" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09f56c8f4ef04b0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab69e15e398f4eaf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86dcdfe0eadb4f7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9db6d5d50e6a4bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab69e15e398f4eaf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c19ea4aa36a4879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86dcdfe0eadb4f7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europäische Dividendenperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>