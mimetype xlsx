--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27ba13d98c2946fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd591599aa054d49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78f5b59ffa274ac4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d7d99d868b14389"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ec587cd5309499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78f5b59ffa274ac4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refbca3e0f274479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d7d99d868b14389" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SMT Best 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>87,768</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>87,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>87,623</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>87,608</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,972</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>86,730</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>