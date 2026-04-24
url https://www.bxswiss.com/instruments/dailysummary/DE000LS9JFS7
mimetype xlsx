--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd591599aa054d49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0d6f099914b41a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d7d99d868b14389"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1f901c383bd4dcc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refbca3e0f274479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d7d99d868b14389" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b6167a0c4484fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1f901c383bd4dcc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SMT Best 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>