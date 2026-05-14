--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0d6f099914b41a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc49d875563874172" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1f901c383bd4dcc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b730de6faa84417"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b6167a0c4484fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1f901c383bd4dcc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8119cfc42b94fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b730de6faa84417" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SMT Best 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>87,822</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,882</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...450 lines deleted...]
-          <x:t>87,877</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...46 lines deleted...]
-          <x:t>88,006</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>