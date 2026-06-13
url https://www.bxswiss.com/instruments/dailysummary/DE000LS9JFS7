--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc49d875563874172" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48307f0f812f4bd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b730de6faa84417"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f749dd7d00a46ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8119cfc42b94fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b730de6faa84417" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf56359b4300a4d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f749dd7d00a46ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SMT Best 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,307</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>24.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,373</x:t>
-[...333 lines deleted...]
-          <x:t>87,848</x:t>
+          <x:t>88,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>