--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48307f0f812f4bd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77ed79c1be37406e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f749dd7d00a46ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd07f0b8af6b647ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf56359b4300a4d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f749dd7d00a46ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bd7ab4033524a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd07f0b8af6b647ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SMT Best 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...581 lines deleted...]
-          <x:t>88,257</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,278</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>88,290</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>