--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77ed79c1be37406e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R762f422a9872407b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd07f0b8af6b647ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78fb32d1d45f46ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bd7ab4033524a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd07f0b8af6b647ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e0d9eeabbf948b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78fb32d1d45f46ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SMT Best 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>88,214</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,110</x:t>
-[...43 lines deleted...]
-          <x:t>88,133</x:t>
+          <x:t>88,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,319</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>88,238</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,290</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>88,455</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>