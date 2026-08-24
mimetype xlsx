--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R762f422a9872407b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6389fac304754317" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78fb32d1d45f46ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86f339a6dcb84bda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e0d9eeabbf948b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78fb32d1d45f46ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a2eb7c2476d4ae5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86f339a6dcb84bda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SMT Best 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>