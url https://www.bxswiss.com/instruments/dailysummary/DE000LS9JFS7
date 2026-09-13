--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6389fac304754317" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb11de6e9a62e4d56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86f339a6dcb84bda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R031e5a8e9f7f42ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a2eb7c2476d4ae5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86f339a6dcb84bda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2862294369354f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R031e5a8e9f7f42ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SMT Best 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,249</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>89,410</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,531</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>89,475</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>