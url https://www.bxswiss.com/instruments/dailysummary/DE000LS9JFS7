--- v13 (2026-09-13)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb11de6e9a62e4d56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d5e12f427c449ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R031e5a8e9f7f42ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb069917b6ecd46bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2862294369354f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R031e5a8e9f7f42ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d891142718247f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb069917b6ecd46bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SMT Best 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>89,499</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,577</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...327 lines deleted...]
-          <x:t>31.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,768</x:t>
-[...247 lines deleted...]
-          <x:t>90,186</x:t>
+          <x:t>90,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,984</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>