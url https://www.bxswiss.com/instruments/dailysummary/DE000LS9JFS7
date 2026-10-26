--- v14 (2026-10-05)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d5e12f427c449ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd4582ea50f3483a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb069917b6ecd46bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e26550a9eb7451f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d891142718247f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb069917b6ecd46bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d9f5268476a4287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e26550a9eb7451f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SMT Best 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,185 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...149 lines deleted...]
-          <x:t>90,186</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,463</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>