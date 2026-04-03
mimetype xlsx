--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc551cc14b63844fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7750d24672c4018" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R747bdc28044c4050"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61d5dee5e9464bc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9573ff6f66834da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R747bdc28044c4050" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4ced8a2888d4568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61d5dee5e9464bc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L.a.S. Einfach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>