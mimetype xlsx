--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7750d24672c4018" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55075e1b6a3a4c6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61d5dee5e9464bc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52f0538fe8f7463b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4ced8a2888d4568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61d5dee5e9464bc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce3c75ea2eab4108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52f0538fe8f7463b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L.a.S. Einfach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>