--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55075e1b6a3a4c6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R002e785edebd4169" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52f0538fe8f7463b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61fee8bea1d04d67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce3c75ea2eab4108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52f0538fe8f7463b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf253867129194555" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61fee8bea1d04d67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L.a.S. Einfach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>