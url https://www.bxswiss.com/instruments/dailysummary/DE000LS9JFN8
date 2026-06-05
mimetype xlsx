--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R002e785edebd4169" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc58cd9c7622e4f81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61fee8bea1d04d67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50338fc86d38466a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf253867129194555" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61fee8bea1d04d67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e2fb9fbc0b24a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50338fc86d38466a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L.a.S. Einfach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>