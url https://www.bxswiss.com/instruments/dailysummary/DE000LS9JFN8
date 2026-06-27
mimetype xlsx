--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc58cd9c7622e4f81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd332f557373c4987" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50338fc86d38466a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77ae4fd67ef64ced"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e2fb9fbc0b24a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50338fc86d38466a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf56f883d30f546a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77ae4fd67ef64ced" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L.a.S. Einfach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,214</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>