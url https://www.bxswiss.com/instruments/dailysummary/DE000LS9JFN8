--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd332f557373c4987" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67075d474d1840fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77ae4fd67ef64ced"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6508a54e4c134e42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf56f883d30f546a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77ae4fd67ef64ced" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa96752353634387" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6508a54e4c134e42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L.a.S. Einfach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,222 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...333 lines deleted...]
-          <x:t>368,501</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>365,256</x:t>
-[...204 lines deleted...]
-        <x:is>
           <x:t>360,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,433</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,565</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>