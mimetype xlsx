--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67075d474d1840fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1881240bfa74f2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6508a54e4c134e42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb39adc663a904434"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa96752353634387" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6508a54e4c134e42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R992cd102dd234389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb39adc663a904434" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L.a.S. Einfach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>