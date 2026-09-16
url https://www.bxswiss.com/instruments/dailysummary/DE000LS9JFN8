--- v11 (2026-08-06)
+++ v12 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1881240bfa74f2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21739ff647424b30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb39adc663a904434"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22fc3c87eba345b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R992cd102dd234389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb39adc663a904434" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea9273df9f114b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22fc3c87eba345b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L.a.S. Einfach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>371,648</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>