--- v12 (2026-09-16)
+++ v13 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21739ff647424b30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc479a42b790c4409" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22fc3c87eba345b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3608f2c5915450e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea9273df9f114b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22fc3c87eba345b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7abad0ca3e5e44d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3608f2c5915450e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L.a.S. Einfach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,366</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>