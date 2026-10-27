--- v13 (2026-10-06)
+++ v14 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc479a42b790c4409" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R772222d38cab4c24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3608f2c5915450e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa03d97dcff84b03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7abad0ca3e5e44d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3608f2c5915450e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e4e8707e3c44320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa03d97dcff84b03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L.a.S. Einfach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>