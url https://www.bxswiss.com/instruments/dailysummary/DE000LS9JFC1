--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R720ee950e3464f84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71680015881348bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43fc822866c64ed2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re64ad12370f0451b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69ef725797144487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43fc822866c64ed2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4f94fe47c364d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re64ad12370f0451b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Zukunftsmix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>557,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>584,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>556,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>584,466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>587,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>596,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>584,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>584,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>