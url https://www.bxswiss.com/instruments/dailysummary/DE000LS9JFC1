--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71680015881348bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R732ef557f985488f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re64ad12370f0451b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00a098db5c474bac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4f94fe47c364d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re64ad12370f0451b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a1f0419e6f341bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00a098db5c474bac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Zukunftsmix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>560,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>583,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>559,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>571,421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>572,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>588,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>568,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>587,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,522</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>