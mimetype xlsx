--- v7 (2026-04-24)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R732ef557f985488f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5bae5e698d94d8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00a098db5c474bac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c51f55aed8d48a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a1f0419e6f341bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00a098db5c474bac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b406bafa33f4010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c51f55aed8d48a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Zukunftsmix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>639,522</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>