--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5bae5e698d94d8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R978f7830c78346a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c51f55aed8d48a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R551dcbe1de554160"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b406bafa33f4010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c51f55aed8d48a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf771034ccb4a41a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R551dcbe1de554160" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Zukunftsmix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>681,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>682,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>666,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>673,712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>694,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>704,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>694,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>697,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>