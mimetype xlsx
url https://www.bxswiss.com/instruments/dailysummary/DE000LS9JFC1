--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R978f7830c78346a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra843cec585534b41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R551dcbe1de554160"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R571a2f3b47c24d29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf771034ccb4a41a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R551dcbe1de554160" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94864c8c6d8c4f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R571a2f3b47c24d29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Zukunftsmix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>630,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>634,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>627,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>628,973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>661,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>672,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>656,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>660,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>