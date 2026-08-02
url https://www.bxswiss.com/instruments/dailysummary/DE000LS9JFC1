--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra843cec585534b41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd95c7b5036a4f3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R571a2f3b47c24d29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cb4028713dd47b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94864c8c6d8c4f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R571a2f3b47c24d29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b6153498c3f4a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cb4028713dd47b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Zukunftsmix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>629,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>631,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>620,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>628,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>636,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>654,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>635,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>654,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>