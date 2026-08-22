--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd95c7b5036a4f3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44f5f1975ace4d96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cb4028713dd47b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ce444078ec34e9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b6153498c3f4a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cb4028713dd47b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R916c3cc8e6134075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ce444078ec34e9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Zukunftsmix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>646,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>656,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>644,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>644,995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>629,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>635,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>622,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>624,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>