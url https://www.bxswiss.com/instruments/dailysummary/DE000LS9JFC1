--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44f5f1975ace4d96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R017cdc88e0df41d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ce444078ec34e9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra774bb1d180041be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R916c3cc8e6134075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ce444078ec34e9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1483af5281db4c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra774bb1d180041be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Zukunftsmix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>685,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>694,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>684,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>686,466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>679,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>682,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>666,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>675,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>