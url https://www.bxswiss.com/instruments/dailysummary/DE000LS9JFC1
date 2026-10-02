--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R017cdc88e0df41d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7760d04e2d804f1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra774bb1d180041be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69b901e5f4084e19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1483af5281db4c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra774bb1d180041be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R828584cf07f14cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69b901e5f4084e19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Zukunftsmix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>688,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>692,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>681,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>691,196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>689,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>697,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>689,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>693,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>