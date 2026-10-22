--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7760d04e2d804f1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb4297e06dfa4855" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69b901e5f4084e19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2c3f0ce1e89407c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R828584cf07f14cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69b901e5f4084e19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64c12919d9f24d2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2c3f0ce1e89407c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Zukunftsmix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JFC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>705,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>709,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>699,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>708,746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>731,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>731,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>724,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>727,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>