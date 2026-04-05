--- v5 (2026-02-22)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd046ff45c8104fcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98100c1cb44a4787" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c58d701e0d340a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reda2661c363e4888"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30777411b9ec4b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c58d701e0d340a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c2c49a0c65247eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reda2661c363e4888" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoffwerte A-Z</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JF74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>234,635</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>