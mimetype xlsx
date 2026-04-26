--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98100c1cb44a4787" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ebb8f0f234b4525" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reda2661c363e4888"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7787faa3ee3b4c42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c2c49a0c65247eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reda2661c363e4888" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8090fd06f42418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7787faa3ee3b4c42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoffwerte A-Z</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JF74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,396</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>