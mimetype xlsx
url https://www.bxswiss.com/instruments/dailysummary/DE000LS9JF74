--- v7 (2026-04-26)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ebb8f0f234b4525" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8123747f7f04466c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7787faa3ee3b4c42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8906729c814f4ef2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8090fd06f42418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7787faa3ee3b4c42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26a2b86a4ec04ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8906729c814f4ef2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoffwerte A-Z</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JF74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>220,518</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>