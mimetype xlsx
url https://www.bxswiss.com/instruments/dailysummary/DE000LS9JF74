--- v8 (2026-06-10)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8123747f7f04466c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f7ee40f9ec64542" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8906729c814f4ef2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6e215abb42a48ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26a2b86a4ec04ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8906729c814f4ef2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd1d209ccec4483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6e215abb42a48ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoffwerte A-Z</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JF74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>