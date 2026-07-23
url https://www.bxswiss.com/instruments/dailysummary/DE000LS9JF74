--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f7ee40f9ec64542" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3522b4b8d52d4aee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6e215abb42a48ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc50d13564a3423a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd1d209ccec4483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6e215abb42a48ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16be2bb2795546fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc50d13564a3423a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoffwerte A-Z</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JF74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>