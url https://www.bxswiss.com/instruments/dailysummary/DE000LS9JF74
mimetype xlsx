--- v10 (2026-07-23)
+++ v11 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3522b4b8d52d4aee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4798bfb9a4e84ac6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc50d13564a3423a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8c4ac4a472c41a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16be2bb2795546fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc50d13564a3423a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27720349e6b24838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8c4ac4a472c41a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoffwerte A-Z</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JF74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...377 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,679</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,056</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>