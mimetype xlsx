--- v11 (2026-08-13)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4798bfb9a4e84ac6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R376f52bb42b54d60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8c4ac4a472c41a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f5a89fd019544fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27720349e6b24838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8c4ac4a472c41a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra32e024cd4624e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f5a89fd019544fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoffwerte A-Z</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JF74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,159</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>