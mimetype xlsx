--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R376f52bb42b54d60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red166e323400478f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f5a89fd019544fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R563705b46ef6443a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra32e024cd4624e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f5a89fd019544fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45f27859a07148a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R563705b46ef6443a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoffwerte A-Z</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JF74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,709</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>