--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red166e323400478f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eb4d6d53f90482b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R563705b46ef6443a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R504dfbfba5af4399"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45f27859a07148a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R563705b46ef6443a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a89c7499d4843ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R504dfbfba5af4399" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoffwerte A-Z</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JF74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,771</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>