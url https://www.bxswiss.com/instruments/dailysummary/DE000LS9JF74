--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eb4d6d53f90482b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e976e90d78740b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R504dfbfba5af4399"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59b99524ff66434d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a89c7499d4843ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R504dfbfba5af4399" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re508f6c8bacb46a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59b99524ff66434d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoffwerte A-Z</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JF74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>