--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02ffc8db940f46d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7d6ba4e791641a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc768edddcb54f8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf34bcab829143de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74f09c1117b94f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc768edddcb54f8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87bb8740c81f4cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf34bcab829143de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EFKR 30 zu 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>227,275</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,283</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>222,410</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>