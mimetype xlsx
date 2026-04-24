--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7d6ba4e791641a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd1f10e40f874c9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf34bcab829143de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f73e12b5fd5465b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87bb8740c81f4cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf34bcab829143de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8ded9be63464ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f73e12b5fd5465b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EFKR 30 zu 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>