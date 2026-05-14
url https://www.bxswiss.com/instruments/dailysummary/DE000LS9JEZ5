--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd1f10e40f874c9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7f7175fae1f4c8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f73e12b5fd5465b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R277595fe45eb4571"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8ded9be63464ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f73e12b5fd5465b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32b19fb4ec7742fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R277595fe45eb4571" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EFKR 30 zu 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>