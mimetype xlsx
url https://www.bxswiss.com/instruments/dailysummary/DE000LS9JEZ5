--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7f7175fae1f4c8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3be40041f8e416c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R277595fe45eb4571"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1b9ba6497c94aeb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32b19fb4ec7742fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R277595fe45eb4571" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66b2c836ec4a434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1b9ba6497c94aeb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EFKR 30 zu 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,223</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>