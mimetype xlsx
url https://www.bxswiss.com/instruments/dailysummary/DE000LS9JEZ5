--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3be40041f8e416c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97bc170f28e74caa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1b9ba6497c94aeb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ec694e708884ab6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66b2c836ec4a434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1b9ba6497c94aeb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52b0317874be432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ec694e708884ab6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EFKR 30 zu 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>