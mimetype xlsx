--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97bc170f28e74caa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R409703b8c94f477f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ec694e708884ab6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9055107d368a4edc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52b0317874be432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ec694e708884ab6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R104dd8487f3b4095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9055107d368a4edc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EFKR 30 zu 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,042</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>