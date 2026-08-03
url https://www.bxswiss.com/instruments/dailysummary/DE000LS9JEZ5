--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R409703b8c94f477f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32a08397b6a242aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9055107d368a4edc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63dafab6534b4bd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R104dd8487f3b4095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9055107d368a4edc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc124fa77eb464db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63dafab6534b4bd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EFKR 30 zu 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>