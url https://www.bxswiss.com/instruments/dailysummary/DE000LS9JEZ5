--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32a08397b6a242aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R977cb2b4e74e4bf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63dafab6534b4bd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28adb6042ffc4476"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc124fa77eb464db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63dafab6534b4bd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf123c718055a488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28adb6042ffc4476" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EFKR 30 zu 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,893</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>