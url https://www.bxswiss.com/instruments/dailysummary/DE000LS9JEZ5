--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R977cb2b4e74e4bf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f57a996470847b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28adb6042ffc4476"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R068bdc0ae4a14e11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf123c718055a488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28adb6042ffc4476" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R731f04c055f44077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R068bdc0ae4a14e11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EFKR 30 zu 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>