--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f57a996470847b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c39107ef47940dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R068bdc0ae4a14e11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c90cd5c22534c38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R731f04c055f44077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R068bdc0ae4a14e11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e6699c0379c4721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c90cd5c22534c38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EFKR 30 zu 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>