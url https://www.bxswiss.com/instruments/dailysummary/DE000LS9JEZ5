--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c39107ef47940dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd591cdf10d14690" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c90cd5c22534c38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf68b891857d74d36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e6699c0379c4721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c90cd5c22534c38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3d5e4050759417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf68b891857d74d36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EFKR 30 zu 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>