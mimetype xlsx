--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e61dd9c3fef41b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf3c7405734246e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7d5eab2fa404ab3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d2fc3e2e3d04df8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R394f19070c344f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7d5eab2fa404ab3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R851726014aad48a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d2fc3e2e3d04df8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grüne Energiewerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>11,971</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,396</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>11,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,250</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>