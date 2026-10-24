--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf3c7405734246e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6881a2304244ce9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d2fc3e2e3d04df8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d4eecf7f5aa4832"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R851726014aad48a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d2fc3e2e3d04df8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4e86b7031014b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d4eecf7f5aa4832" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grüne Energiewerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...68 lines deleted...]
-          <x:t>11,004</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,126</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>11,250</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,172</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>10,588</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...370 lines deleted...]
-          <x:t>11,007</x:t>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,476</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>