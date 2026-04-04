--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R266a1702f4404aa2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red78f025a7c3480f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d12e2928f234388"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb76869453d0f4644"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b71efa97ff943a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d12e2928f234388" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e9fcd30da364af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb76869453d0f4644" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grüne Energiewerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...198 lines deleted...]
-          <x:t>8,586</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,443</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>8,484</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,380</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>