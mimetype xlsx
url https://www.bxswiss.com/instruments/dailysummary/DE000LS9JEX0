--- v5 (2026-04-04)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red78f025a7c3480f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree83031db0b54e5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb76869453d0f4644"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3600bd2b2f40484e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e9fcd30da364af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb76869453d0f4644" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35ee6cbfe4a74e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3600bd2b2f40484e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grüne Energiewerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>8,542</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,484</x:t>
-[...593 lines deleted...]
-          <x:t>8,785</x:t>
+          <x:t>8,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>