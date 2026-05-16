--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree83031db0b54e5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70ec52f9f0c1486f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3600bd2b2f40484e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c14af402c1748a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35ee6cbfe4a74e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3600bd2b2f40484e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36574b6341df475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c14af402c1748a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grüne Energiewerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>