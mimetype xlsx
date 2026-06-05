--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70ec52f9f0c1486f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53c2bd98d54240b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c14af402c1748a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89fb7db855964d47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36574b6341df475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c14af402c1748a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R253128f875d84397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89fb7db855964d47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grüne Energiewerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,319</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>7,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,816</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>