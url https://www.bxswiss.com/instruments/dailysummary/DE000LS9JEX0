--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53c2bd98d54240b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ccf17d931f74061" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89fb7db855964d47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d0c6af6f8bd41c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R253128f875d84397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89fb7db855964d47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R325c2b40396a48c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d0c6af6f8bd41c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grüne Energiewerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...382 lines deleted...]
-          <x:t>9,980</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,249</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,258</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>