--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ccf17d931f74061" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red16e189ff0d465f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d0c6af6f8bd41c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46fe8a88f09b4893"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R325c2b40396a48c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d0c6af6f8bd41c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b7566935faa45ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46fe8a88f09b4893" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grüne Energiewerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,928</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>11,891</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>