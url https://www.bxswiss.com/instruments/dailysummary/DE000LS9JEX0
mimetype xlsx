--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red16e189ff0d465f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d81afd7b8b54d1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46fe8a88f09b4893"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83a7061875a04483"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b7566935faa45ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46fe8a88f09b4893" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeb4d269ed5e4b9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83a7061875a04483" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grüne Energiewerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>