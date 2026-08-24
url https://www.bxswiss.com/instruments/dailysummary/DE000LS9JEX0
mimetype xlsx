--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d81afd7b8b54d1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d58cc017e704c49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83a7061875a04483"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R305f429645f64902"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeb4d269ed5e4b9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83a7061875a04483" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b85e149bb344033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R305f429645f64902" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grüne Energiewerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,897</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...391 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,334</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,396</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>