--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d58cc017e704c49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e61dd9c3fef41b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R305f429645f64902"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7d5eab2fa404ab3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b85e149bb344033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R305f429645f64902" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R394f19070c344f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7d5eab2fa404ab3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Grüne Energiewerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>